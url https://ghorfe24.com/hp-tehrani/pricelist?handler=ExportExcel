--- v0 (2025-12-09)
+++ v1 (2026-10-17)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
-    <sheet name="هیدرولیک پنوماتیک تهرانی" sheetId="1" r:id="rId3"/>
+    <sheet name="الین صنعت 09124129927" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="750" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="981" uniqueCount="328">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ hawe</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ پیستونی پمپ هاو hawe</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ پیستونی رادیال هاو HAWE</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ پیستونی محوری متغیر پمپ هاوhawe</t>
   </si>
   <si>
@@ -760,50 +760,281 @@
     <t xml:space="preserve">نماینده فروش فلو کنترل اولوب Oleoweb</t>
   </si>
   <si>
     <t xml:space="preserve">شیرهای کنترل دبی جریان</t>
   </si>
   <si>
     <t xml:space="preserve">فلو کنترل بدون  سوپاپ دار</t>
   </si>
   <si>
     <t xml:space="preserve">فلو کنترل بین راهی سوپاپ دار</t>
   </si>
   <si>
     <t xml:space="preserve">فلو کنترل بین راهی هیدرولیک ایتالیایی</t>
   </si>
   <si>
     <t xml:space="preserve">فلو کنترل بین راهی هیدرولیک</t>
   </si>
   <si>
     <t xml:space="preserve">فلو کنترل سوپاپ دار</t>
   </si>
   <si>
     <t xml:space="preserve">فلوکنترل هیدرولیک بین راهی سوپاپ دار</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش فلو کنترل هیدرولیک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی  LMC 3V210-08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">جک LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">جک پروفیلی DNC ال ام سی LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">جک پنوماتیک LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">جک پنوماتیک پروفیلی LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">جک پنوماتیک چهار میل LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">جک قلمی LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">جک میل مخفی LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خرید جک پنوماتیک LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی 3V230C-08 LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی 4V210-08 LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی 4V320-10 lmc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی 4V430C-15 LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی 40 ولت lmc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی 220 ولت lmc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی lmc 4V210-06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی lmc 4V310-10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی LMC کد 3V210-08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی پنوماتیک LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی تک بوبین lmc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر-برقی-4V220-08-LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر-برقی-4V330C-10-LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر-برقی-lmc-4V410-15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش شیر برقی LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش واحد مراقبت LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت جک قلمی LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت واحد مراقبت LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی LMC ال ام سی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی جک LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی جک پنوماتیک LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی جک قلمی LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش شیر برقی پنوماتیک LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش جک LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش واحد مراقبت LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واحد مراقبت LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واحد مراقبت پنوماتیک LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واحد مراقبت دوتکه lmc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واحد مراقبت هوا سایز 1.2 LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده جک LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر برقی LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">v210-08-1.4-24v شیر برقی ایر کنترل مدل 4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">جک ایرکنترل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">جک پنوماتیک SC برند ایرکنترل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">جک پنوماتیک ایر کنترل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">جک پنوماتیک پروفیلی Air Control</t>
+  </si>
+  <si>
+    <t xml:space="preserve">جک پنوماتیک پروفیلی ایرکنترل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">جک پنوماتیک چهار میل ایر کنترل سری SC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">جک چهار میل SC ایرکنترل Air Control</t>
+  </si>
+  <si>
+    <t xml:space="preserve">جک چهار میل ایرکنترل A701</t>
+  </si>
+  <si>
+    <t xml:space="preserve">جک چهار میل ایرکنترل A705</t>
+  </si>
+  <si>
+    <t xml:space="preserve">جک چهار میل ایرکنترل AQ70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">جک چهار میل ایرکنترل AT70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">جک قلمی ایر کنترل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی ایر کنترل 4V110-06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی ایر کنترل 4V210-06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی ایر کنترل 4V210-08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی ایر کنترل 4V310-08B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی ایر کنترل 4V310-10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی ایر کنترل 4V410-15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی ایر کنترل 4V410-15-B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی ایر کنترل v210-08-1.4-24v</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی ایر کنترل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی پنوماتیک ایر کنترل v210-08 1.4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی پنوماتیک ایر کنترل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی تک بوبین ایرکنترل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی دو بوبین ایر کنترل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش جک ایرکنترل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت جک پنوماتیک SC ایرکنترل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت جک قلمی ایر کنترل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت شیر برقی ایر کنترل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت شیر برقی پنوماتیک ایر کنترل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش جک ایرکنترل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش شیر برقی ایر کنترل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش جک ایرکنترل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش شیر برقی ایر کنترل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده جک ایرکنترل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر برقی پنوماتیک ایر کنترل</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -3563,50 +3794,897 @@
         <v>4</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
         <v>249</v>
       </c>
       <c r="B249" t="s">
         <v>4</v>
       </c>
       <c r="C249" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
         <v>250</v>
       </c>
       <c r="B250" t="s">
         <v>4</v>
       </c>
       <c r="C250" t="s">
         <v>4</v>
       </c>
     </row>
+    <row r="251">
+      <c r="A251" t="s">
+        <v>251</v>
+      </c>
+      <c r="B251" t="s">
+        <v>4</v>
+      </c>
+      <c r="C251" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="s">
+        <v>252</v>
+      </c>
+      <c r="B252" t="s">
+        <v>4</v>
+      </c>
+      <c r="C252" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="s">
+        <v>253</v>
+      </c>
+      <c r="B253" t="s">
+        <v>4</v>
+      </c>
+      <c r="C253" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="s">
+        <v>254</v>
+      </c>
+      <c r="B254" t="s">
+        <v>4</v>
+      </c>
+      <c r="C254" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="s">
+        <v>255</v>
+      </c>
+      <c r="B255" t="s">
+        <v>4</v>
+      </c>
+      <c r="C255" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="s">
+        <v>256</v>
+      </c>
+      <c r="B256" t="s">
+        <v>4</v>
+      </c>
+      <c r="C256" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="s">
+        <v>257</v>
+      </c>
+      <c r="B257" t="s">
+        <v>4</v>
+      </c>
+      <c r="C257" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="s">
+        <v>258</v>
+      </c>
+      <c r="B258" t="s">
+        <v>4</v>
+      </c>
+      <c r="C258" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="s">
+        <v>259</v>
+      </c>
+      <c r="B259" t="s">
+        <v>4</v>
+      </c>
+      <c r="C259" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="s">
+        <v>260</v>
+      </c>
+      <c r="B260" t="s">
+        <v>4</v>
+      </c>
+      <c r="C260" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="s">
+        <v>261</v>
+      </c>
+      <c r="B261" t="s">
+        <v>4</v>
+      </c>
+      <c r="C261" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="s">
+        <v>262</v>
+      </c>
+      <c r="B262" t="s">
+        <v>4</v>
+      </c>
+      <c r="C262" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="s">
+        <v>263</v>
+      </c>
+      <c r="B263" t="s">
+        <v>4</v>
+      </c>
+      <c r="C263" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="s">
+        <v>264</v>
+      </c>
+      <c r="B264" t="s">
+        <v>4</v>
+      </c>
+      <c r="C264" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="s">
+        <v>265</v>
+      </c>
+      <c r="B265" t="s">
+        <v>4</v>
+      </c>
+      <c r="C265" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="s">
+        <v>266</v>
+      </c>
+      <c r="B266" t="s">
+        <v>4</v>
+      </c>
+      <c r="C266" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="s">
+        <v>267</v>
+      </c>
+      <c r="B267" t="s">
+        <v>4</v>
+      </c>
+      <c r="C267" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="s">
+        <v>268</v>
+      </c>
+      <c r="B268" t="s">
+        <v>4</v>
+      </c>
+      <c r="C268" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="s">
+        <v>269</v>
+      </c>
+      <c r="B269" t="s">
+        <v>4</v>
+      </c>
+      <c r="C269" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="s">
+        <v>270</v>
+      </c>
+      <c r="B270" t="s">
+        <v>4</v>
+      </c>
+      <c r="C270" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="s">
+        <v>271</v>
+      </c>
+      <c r="B271" t="s">
+        <v>4</v>
+      </c>
+      <c r="C271" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="s">
+        <v>272</v>
+      </c>
+      <c r="B272" t="s">
+        <v>4</v>
+      </c>
+      <c r="C272" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="s">
+        <v>273</v>
+      </c>
+      <c r="B273" t="s">
+        <v>4</v>
+      </c>
+      <c r="C273" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="s">
+        <v>274</v>
+      </c>
+      <c r="B274" t="s">
+        <v>4</v>
+      </c>
+      <c r="C274" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="s">
+        <v>275</v>
+      </c>
+      <c r="B275" t="s">
+        <v>4</v>
+      </c>
+      <c r="C275" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="s">
+        <v>276</v>
+      </c>
+      <c r="B276" t="s">
+        <v>4</v>
+      </c>
+      <c r="C276" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="s">
+        <v>277</v>
+      </c>
+      <c r="B277" t="s">
+        <v>4</v>
+      </c>
+      <c r="C277" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="s">
+        <v>278</v>
+      </c>
+      <c r="B278" t="s">
+        <v>4</v>
+      </c>
+      <c r="C278" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="s">
+        <v>279</v>
+      </c>
+      <c r="B279" t="s">
+        <v>4</v>
+      </c>
+      <c r="C279" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="s">
+        <v>280</v>
+      </c>
+      <c r="B280" t="s">
+        <v>4</v>
+      </c>
+      <c r="C280" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="s">
+        <v>281</v>
+      </c>
+      <c r="B281" t="s">
+        <v>4</v>
+      </c>
+      <c r="C281" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="s">
+        <v>282</v>
+      </c>
+      <c r="B282" t="s">
+        <v>4</v>
+      </c>
+      <c r="C282" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="s">
+        <v>283</v>
+      </c>
+      <c r="B283" t="s">
+        <v>4</v>
+      </c>
+      <c r="C283" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="s">
+        <v>284</v>
+      </c>
+      <c r="B284" t="s">
+        <v>4</v>
+      </c>
+      <c r="C284" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="s">
+        <v>285</v>
+      </c>
+      <c r="B285" t="s">
+        <v>4</v>
+      </c>
+      <c r="C285" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="s">
+        <v>286</v>
+      </c>
+      <c r="B286" t="s">
+        <v>4</v>
+      </c>
+      <c r="C286" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="s">
+        <v>287</v>
+      </c>
+      <c r="B287" t="s">
+        <v>4</v>
+      </c>
+      <c r="C287" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="s">
+        <v>288</v>
+      </c>
+      <c r="B288" t="s">
+        <v>4</v>
+      </c>
+      <c r="C288" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="s">
+        <v>289</v>
+      </c>
+      <c r="B289" t="s">
+        <v>4</v>
+      </c>
+      <c r="C289" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="s">
+        <v>290</v>
+      </c>
+      <c r="B290" t="s">
+        <v>4</v>
+      </c>
+      <c r="C290" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="s">
+        <v>291</v>
+      </c>
+      <c r="B291" t="s">
+        <v>4</v>
+      </c>
+      <c r="C291" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="s">
+        <v>292</v>
+      </c>
+      <c r="B292" t="s">
+        <v>4</v>
+      </c>
+      <c r="C292" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="s">
+        <v>293</v>
+      </c>
+      <c r="B293" t="s">
+        <v>4</v>
+      </c>
+      <c r="C293" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="s">
+        <v>294</v>
+      </c>
+      <c r="B294" t="s">
+        <v>4</v>
+      </c>
+      <c r="C294" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="s">
+        <v>295</v>
+      </c>
+      <c r="B295" t="s">
+        <v>4</v>
+      </c>
+      <c r="C295" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="s">
+        <v>296</v>
+      </c>
+      <c r="B296" t="s">
+        <v>4</v>
+      </c>
+      <c r="C296" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="s">
+        <v>297</v>
+      </c>
+      <c r="B297" t="s">
+        <v>4</v>
+      </c>
+      <c r="C297" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="s">
+        <v>298</v>
+      </c>
+      <c r="B298" t="s">
+        <v>4</v>
+      </c>
+      <c r="C298" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="s">
+        <v>299</v>
+      </c>
+      <c r="B299" t="s">
+        <v>4</v>
+      </c>
+      <c r="C299" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="s">
+        <v>300</v>
+      </c>
+      <c r="B300" t="s">
+        <v>4</v>
+      </c>
+      <c r="C300" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="s">
+        <v>301</v>
+      </c>
+      <c r="B301" t="s">
+        <v>4</v>
+      </c>
+      <c r="C301" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="s">
+        <v>302</v>
+      </c>
+      <c r="B302" t="s">
+        <v>4</v>
+      </c>
+      <c r="C302" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="s">
+        <v>303</v>
+      </c>
+      <c r="B303" t="s">
+        <v>4</v>
+      </c>
+      <c r="C303" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="s">
+        <v>304</v>
+      </c>
+      <c r="B304" t="s">
+        <v>4</v>
+      </c>
+      <c r="C304" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="s">
+        <v>305</v>
+      </c>
+      <c r="B305" t="s">
+        <v>4</v>
+      </c>
+      <c r="C305" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="s">
+        <v>306</v>
+      </c>
+      <c r="B306" t="s">
+        <v>4</v>
+      </c>
+      <c r="C306" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="s">
+        <v>307</v>
+      </c>
+      <c r="B307" t="s">
+        <v>4</v>
+      </c>
+      <c r="C307" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="s">
+        <v>308</v>
+      </c>
+      <c r="B308" t="s">
+        <v>4</v>
+      </c>
+      <c r="C308" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="s">
+        <v>309</v>
+      </c>
+      <c r="B309" t="s">
+        <v>4</v>
+      </c>
+      <c r="C309" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="s">
+        <v>310</v>
+      </c>
+      <c r="B310" t="s">
+        <v>4</v>
+      </c>
+      <c r="C310" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="s">
+        <v>311</v>
+      </c>
+      <c r="B311" t="s">
+        <v>4</v>
+      </c>
+      <c r="C311" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="s">
+        <v>312</v>
+      </c>
+      <c r="B312" t="s">
+        <v>4</v>
+      </c>
+      <c r="C312" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="s">
+        <v>313</v>
+      </c>
+      <c r="B313" t="s">
+        <v>4</v>
+      </c>
+      <c r="C313" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="s">
+        <v>314</v>
+      </c>
+      <c r="B314" t="s">
+        <v>4</v>
+      </c>
+      <c r="C314" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="s">
+        <v>315</v>
+      </c>
+      <c r="B315" t="s">
+        <v>4</v>
+      </c>
+      <c r="C315" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="s">
+        <v>316</v>
+      </c>
+      <c r="B316" t="s">
+        <v>4</v>
+      </c>
+      <c r="C316" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="s">
+        <v>317</v>
+      </c>
+      <c r="B317" t="s">
+        <v>4</v>
+      </c>
+      <c r="C317" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="s">
+        <v>318</v>
+      </c>
+      <c r="B318" t="s">
+        <v>4</v>
+      </c>
+      <c r="C318" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="s">
+        <v>319</v>
+      </c>
+      <c r="B319" t="s">
+        <v>4</v>
+      </c>
+      <c r="C319" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="s">
+        <v>320</v>
+      </c>
+      <c r="B320" t="s">
+        <v>4</v>
+      </c>
+      <c r="C320" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="s">
+        <v>321</v>
+      </c>
+      <c r="B321" t="s">
+        <v>4</v>
+      </c>
+      <c r="C321" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="s">
+        <v>322</v>
+      </c>
+      <c r="B322" t="s">
+        <v>4</v>
+      </c>
+      <c r="C322" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="s">
+        <v>323</v>
+      </c>
+      <c r="B323" t="s">
+        <v>4</v>
+      </c>
+      <c r="C323" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="s">
+        <v>324</v>
+      </c>
+      <c r="B324" t="s">
+        <v>4</v>
+      </c>
+      <c r="C324" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="s">
+        <v>325</v>
+      </c>
+      <c r="B325" t="s">
+        <v>4</v>
+      </c>
+      <c r="C325" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="s">
+        <v>326</v>
+      </c>
+      <c r="B326" t="s">
+        <v>4</v>
+      </c>
+      <c r="C326" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="s">
+        <v>327</v>
+      </c>
+      <c r="B327" t="s">
+        <v>4</v>
+      </c>
+      <c r="C327" t="s">
+        <v>4</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <q1:Properties xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:q1="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">