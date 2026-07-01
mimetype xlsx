--- v0 (2025-12-19)
+++ v1 (2026-07-01)
@@ -400,230 +400,50 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
-            <w:r>
-[...178 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر برقی کنترلی مک mac</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -2356,648 +2176,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر برقی مارک ویستا</w:t>
-[...596 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">جک پنوماتیک  smc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3136,492 +2358,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر برقی هیدرولیک دیپلماتیک DUPLOMATIC</w:t>
-[...440 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر برقی پنوماتیک طرح ایرتک مدل 4V220-06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3994,597 +2774,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر برقی پنوماتیک mac مدل 4v210-08</w:t>
-[...336 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی شیر برقی سانگو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">وارد کننده شیر برقی سانگو</w:t>
-            </w:r>
-[...180 lines deleted...]
-              <w:t xml:space="preserve">نمایندگی فروش اتصال پنوماتیک</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>