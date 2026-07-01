--- v0 (2025-12-07)
+++ v1 (2026-07-01)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="هیدرولیک پنوماتیک مانا نیرو" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="483" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="104">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی  دو بوبین مک MAC</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی تک بوبین مک MAC</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی کنترلی مک mac</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی مینیاتوری مک  MAC</t>
   </si>
   <si>
@@ -231,303 +231,123 @@
   <si>
     <t xml:space="preserve">واحد مراقبت فوروارد</t>
   </si>
   <si>
     <t xml:space="preserve">جک پنوماتیک SMC HLH16-20</t>
   </si>
   <si>
     <t xml:space="preserve">جک قلمی SMC CJ5L10SR -15</t>
   </si>
   <si>
     <t xml:space="preserve">جک کشویی SMC MXQ12-50AS</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده جک کشویی CXSM15-50</t>
   </si>
   <si>
     <t xml:space="preserve">MXH16-30 شیر برقی SMC</t>
   </si>
   <si>
     <t xml:space="preserve">کامپکت SMC cq2kb12-15</t>
   </si>
   <si>
     <t xml:space="preserve">جک قلمی CRDSNU-B-16-10-P-A</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر برقی مارک ویستا</t>
-[...67 lines deleted...]
-  <si>
     <t xml:space="preserve">جک پنوماتیک  smc</t>
   </si>
   <si>
     <t xml:space="preserve">رگلاتور پنوماتیک  smc</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی smc</t>
   </si>
   <si>
     <t xml:space="preserve">واحد مراقبت پنوماتیک  smc</t>
   </si>
   <si>
     <t xml:space="preserve">جک فوروارد قلمی</t>
   </si>
   <si>
     <t xml:space="preserve">جک فوروارد کامپکت</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده جک فوروارد 4 میل</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر برقی هیدرولیک دیپلماتیک DUPLOMATIC</t>
-[...49 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر برقی پنوماتیک طرح ایرتک مدل 4V220-06</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پنوماتیک طرح ایرتک مدل 4V420-15</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پنوماتیک کبریتی  ایرتک</t>
   </si>
   <si>
     <t xml:space="preserve">جک DNC LMC</t>
   </si>
   <si>
     <t xml:space="preserve">جک پنوماتیک چهار میل LMC</t>
   </si>
   <si>
     <t xml:space="preserve">جک کامپکت LMC</t>
   </si>
   <si>
     <t xml:space="preserve">خرید جک پنوماتیک چهار میل LMC</t>
   </si>
   <si>
     <t xml:space="preserve">سیلندر کامپکت LMC</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش جک پنوماتیک LMC</t>
   </si>
   <si>
     <t xml:space="preserve">فروش جک پنوماتیک چهار میل LMC</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده جک DNC LMC</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت سیلندر کامپکت LMC</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی سیلندر کامپکت LMC</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش جک پنوماتیک LMC</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش جک کامپکت LMC</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده جک پنوماتیک LMC</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر برقی پنوماتیک mac مدل 4v210-08</t>
-[...37 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی شیر برقی سانگو</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر برقی سانگو</t>
-  </si>
-[...19 lines deleted...]
-    <t xml:space="preserve">نمایندگی فروش اتصال پنوماتیک</t>
   </si>
   <si>
     <t xml:space="preserve">خرید  جک پنوماتیک قلمی ACO</t>
   </si>
   <si>
     <t xml:space="preserve">خرید جک پنوماتیک SMC</t>
   </si>
   <si>
     <t xml:space="preserve">خرید جک پنوماتیک بوش</t>
   </si>
   <si>
     <t xml:space="preserve">خرید جک دوشفت پنوماتیک TN</t>
   </si>
   <si>
     <t xml:space="preserve">خرید چهار میل ایر کنترل Air</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
@@ -1663,710 +1483,50 @@
         <v>4</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>102</v>
       </c>
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>103</v>
       </c>
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="102">
-[...658 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <q1:Properties xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:q1="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">