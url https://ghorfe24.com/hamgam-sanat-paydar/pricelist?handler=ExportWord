--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -56,126 +56,3722 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت عمده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت خرده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:t xml:space="preserve">گیربکس آویز SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس آویز فلنچدارsew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس حلزونی بن فیکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس حلزونی شافت دار sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس حلزونی فلنچدار sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس شافت مستقیم sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس شافت مستقیم دور بالا sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس شافت مستقیم دور پایین sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس شافت مستقیم فلنچدار sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس کرانویل پینیون بن فیکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس کرانویل پینیون پایه دار sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس کرانویل پینیون دوربالا sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس کرانویل پینیون دورپایین sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس کرانویل پینیون شافت بغل sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس کرانویل پینیون فلنچدار sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکترو موتور ترمز دار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور پایه دار زیمنس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور ترمزدار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور تک فاز الکتروژن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور زیمنس فلنچ دار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور زیمنس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور سه فاز 1000 دور فلنج دار SIEMENSE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور سه فاز 1500 دور فلنج دار SIEMENSE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور سه فاز زیمنس 3000 دور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور ضد انفجار Siemens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور موتوژن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو زیمنس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس چینی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس حلزونی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید گیربکس SEW از نمایندگی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید الکترو گیربکس آویز SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس استنلس استیل SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس استنلس استیل اس ای دبلیو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش گیربکس المانی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده گیربکس المانی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">انواع گیربکس المانی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">محصولات گیربکس المانی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بورس گیربکس المانی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید گیربکس المانی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت گیربکس المانی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید گیربکس آویز SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش گیربکس آویز SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت گیربکس آویز SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس کارخانجات SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش گیربکس کارخانجات sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت گیربکس کارخانجات sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">انواع گیربکس کارخانجات sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس دور بالا SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید گیربکس دور بالا SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش گیربکس دور بالا SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت گیربکس دور بالا SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">انواع گیربکس دور بالا SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش گیربکس دور بالا SEW از نمایندگی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید گیربکس دور بالا SEW از بازار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت گیربکس دور بالا SEW در سعدی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس دور بالا اس ای دبلیو در تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش گیربکس دور بالا SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش گیربکس اس اس دبلیو در تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس نیم دور sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید گیربکس نیم دور sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش گیربکس نیم دور sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس فولادی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت گیربکس فولادی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش گیربکس فولادی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید گیربکس فولادی SEW در تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس فولادی SEW از نمایندگی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بورس گیربکس فولادی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده گیربکس sew در تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده گیربکس sew در سعدی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده گیربکس sew در بازار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده گیربکس sew در شهرستان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش گیربکس sew در تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش گیربکس sew در شهرستان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش گیربکس sew اصلی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش گیربکس sew در بازار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکترو موتور گیربکس SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس هیلکال</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس هیلکال SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت موتور گیربکس هیلکال SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش موتور گیربکس هیلکال SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده موتور گیربکس هیلکال SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده موتور گیربکس هیلکال SEW در تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس حلزونی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش موتور گیربکس حلزونی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید موتور گیربکس حلزونی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت موتور گیربکس حلزونی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش موتور گیربکس حلزونی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت موتور گیربکس حلزونی SEW در تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت گیربکس کرانویل SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش گیربکس کرانویل SEW در تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش گیربکس کرانویل SEW در بازار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش گیربکس کرانویل SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده گیربکس کرانویل sew در سعدی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس شافت مستقیم SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش موتور گیربکس شافت مستقیم SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت موتور گیربکس شافت مستقیم SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید موتور گیربکس شافت مستقیم SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">انواع موتور گیربکس شافت مستقیم SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس شافت مستقیم SEW در تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس شافت مستقیم SEW در سعدی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش موتور گیربکس شافت مستقیم SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی موتور گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی موتور گیربکس sew در تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی موتور گیربکس sew در سعدی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس هلیکال sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت موتور گیربکس هلیکال sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش موتور گیربکس هلیکال sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید موتور گیربکس هلیکال sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بورس موتور گیربکس هلیکال sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده موتور گیربکس المانی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده موتور گیربکس المانی SEWدر تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروگیربکس ضد انفجار sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید الکتروگیربکس ضد انفجار sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش الکتروگیربکس ضد انفجار sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت الکتروگیربکس ضد انفجار sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروگیربکس ضد انفجار sew در تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بورس الکتروگیربکس ضد انفجار sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم و قطعات گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بورس لوازم و قطعات گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید لوازم و قطعات گیربکس sew در تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش لوازم و قطعات گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت لوازم و قطعات گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:t xml:space="preserve">موتور گیربکس شافت مستقیم پایه دار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">گیربکس شافت مستقیم فلنچ دار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">only text</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">only text</w:t>
+              <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شافت مستقیم پایه دار گلدانی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>