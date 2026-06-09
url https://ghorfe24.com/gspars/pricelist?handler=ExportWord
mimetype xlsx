--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -56,1589 +56,663 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت عمده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت خرده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیرآلات اطمینان crosby</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیرآلات ksb آلمان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">only text</w:t>
-[...1079 lines deleted...]
-              <w:t xml:space="preserve">only text</w:t>
+              <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر سیال روغن | KSB Valve For OiL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">0 تومان</w:t>
-[...389 lines deleted...]
-              <w:t xml:space="preserve">0 تومان</w:t>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">اتصالات بنکن ASME B16.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5608,2000 +4682,102 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر  سوزنی تمام استیل 316</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر توپی ۳ اینچ استیل کلاس ۱۵۰ فلنج دار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر توپی ۱۰ اینچ کلاس ۶۰۰ فلنج دار LF2</w:t>
-[...1272 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر یکطرفه 16 اینچ فولادی(WCB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر یکطرفه بین فلنجی 4 اینچ فولادی</w:t>
-[...544 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">بال ولو  فلنجدار الومینیوم برنز</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -8312,2183 +5488,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">استرینر فولادی کلاس 800</w:t>
-[...1610 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">لوله استیل رده 40  کلاس 316</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">لوله استیل رده 40 کلاس 304</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">لوله استیل ضد زنگ 304</w:t>
-            </w:r>
-[...466 lines deleted...]
-              <w:t xml:space="preserve">وارد کننده لوله مانیسمان اروپایی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>