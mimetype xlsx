--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -7,118 +7,70 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="شرکت گسترش صنعت پارس" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1083" uniqueCount="363">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="573" uniqueCount="194">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
-    <t xml:space="preserve">شیرآلات اطمینان crosby</t>
+    <t xml:space="preserve">شیرآلات ksb آلمان</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
-    <t xml:space="preserve">شیرآلات ksb آلمان</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر سیال روغن | KSB Valve For OiL</t>
   </si>
   <si>
-    <t xml:space="preserve">فلنج  fad</t>
-[...43 lines deleted...]
-  <si>
     <t xml:space="preserve">اتصالات بنکن ASME B16.9</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات بنکن رده STD</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات جوشی ASTM A420 WPL6 بنکن</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات جوشی SGP</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات جوشی بنکن</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات جوشی درزدار بنکن benkan</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات جوشی فشارقوی بنکن</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات جوشی فولادی بنکن benkan</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات جوشی مانیسمان ینکن benkan</t>
@@ -537,272 +489,56 @@
   <si>
     <t xml:space="preserve">فروشنده شیر کشویی استیل کیتز KITZ</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت شیر کشویی استنلس استیل کیتز KITZ</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت شیر کشویی استیل کیتز KITZ</t>
   </si>
   <si>
     <t xml:space="preserve">گیت ولو  استیل کیتز KITZ</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی شیر کشویی استنلس استیل کیتز KITZ</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی شیر کشویی استیل کیتز KITZ</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش شیر کشویی استیل کیتز KITZ</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر کشویی استیل 316 کیتز KITZ</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر  سوزنی تمام استیل 316</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر توپی ۳ اینچ استیل کلاس ۱۵۰ فلنج دار</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر توپی ۱۰ اینچ کلاس ۶۰۰ فلنج دار LF2</t>
-[...142 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر یکطرفه 16 اینچ فولادی(WCB)</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر یکطرفه بین فلنجی 4 اینچ فولادی</t>
-[...61 lines deleted...]
-  <si>
     <t xml:space="preserve">بال ولو  فلنجدار الومینیوم برنز</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو الومینیوم برنز</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو دنده اي ١٠٠٠ WOG</t>
   </si>
   <si>
     <t xml:space="preserve">چک ولو الومینیوم برنز</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای الومینیوم برنز</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای لاگ تمام برنز</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی SAFE</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی الومینیوم برنز</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی ترینیون</t>
@@ -846,297 +582,54 @@
   <si>
     <t xml:space="preserve">شير توپي اروپایی   ١٠٠٠ WOG</t>
   </si>
   <si>
     <t xml:space="preserve">شير توپي استیل١٠٠٠ WOG</t>
   </si>
   <si>
     <t xml:space="preserve">شير توپي دنده اي ١٠٠٠ WOG</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر توپی A105 LF2</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر توپی ترینیون</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر توپی سه تیکه A105</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر توپی فلز به فلز</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیرالات الومینیوم برنز</t>
   </si>
   <si>
-    <t xml:space="preserve">استرینر فولادی کلاس 800</t>
-[...184 lines deleted...]
-  <si>
     <t xml:space="preserve">لوله استیل رده 40  کلاس 316</t>
   </si>
   <si>
-    <t xml:space="preserve">لوله استیل رده 40 کلاس 304</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">لوله استیل ضد زنگ 304</t>
-  </si>
-[...52 lines deleted...]
-    <t xml:space="preserve">وارد کننده لوله مانیسمان اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش شیرالات کیتز استیل</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -3197,1970 +2690,100 @@
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>187</v>
       </c>
       <c r="B185" t="s">
         <v>4</v>
       </c>
       <c r="C185" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>188</v>
       </c>
       <c r="B186" t="s">
         <v>4</v>
       </c>
       <c r="C186" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>144</v>
+        <v>189</v>
       </c>
       <c r="B187" t="s">
         <v>4</v>
       </c>
       <c r="C187" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B188" t="s">
         <v>4</v>
       </c>
       <c r="C188" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B189" t="s">
         <v>4</v>
       </c>
       <c r="C189" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B190" t="s">
         <v>4</v>
       </c>
       <c r="C190" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B191" t="s">
         <v>4</v>
       </c>
       <c r="C191" t="s">
-        <v>4</v>
-[...1868 lines deleted...]
-      <c r="C361" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>