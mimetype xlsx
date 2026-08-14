--- v0 (2025-12-06)
+++ v1 (2026-08-14)
@@ -772,51 +772,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">خرید رگلاتور گاز خانگی گازسوزان</w:t>
+              <w:t xml:space="preserve">پخش کننده رگلاتور گازسوزان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -902,51 +902,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">رگولاتور گاز 400 متری</w:t>
+              <w:t xml:space="preserve">تامین کننده رگلاتور گازسوزان  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -980,51 +980,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">رگلاتور گاز خانگی 40 متر مکعب گازسوزان</w:t>
+              <w:t xml:space="preserve">نماینده گازسوزان </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1032,51 +1032,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">رگولاتور گاز سوزان 60 به 2 پوندی</w:t>
+              <w:t xml:space="preserve">نمایندگی گازسوزان </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1162,51 +1162,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">خرید رگولاتور گاز </w:t>
+              <w:t xml:space="preserve">نمایندگی رگلاتور گازسوزان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1448,51 +1448,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">خرید رگلاتور جیوانز</w:t>
+              <w:t xml:space="preserve">نمایندگی رگلاتور گاز بندر انزلی  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1578,51 +1578,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">رگولاتور گاز جیوانز  j 125s4</w:t>
+              <w:t xml:space="preserve">نمایندگی رگلاتور گاز بندرعباس  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1760,51 +1760,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">رگلاتور گاز رومباخ</w:t>
+              <w:t xml:space="preserve">نمایندگی رگلاتور گاز کرج  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2332,51 +2332,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کنتور گاز G65</w:t>
+              <w:t xml:space="preserve">نمایندگی رگلاتور گاز مشهد  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2462,51 +2462,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تنظیم و سرویس  کار رگلاتور - کنتور</w:t>
+              <w:t xml:space="preserve">نمایندگی رگلاتور گاز رشت  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2644,77 +2644,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تعمیرات رگلاتور خانگی</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">تعمیرات رگلاتور رومباخ</w:t>
+              <w:t xml:space="preserve">نمایندگی رگلاتور گاز شیراز  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی رگلاتور گاز تبریز   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2774,51 +2774,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">سرویس کار رگلاتور رومباخ</w:t>
+              <w:t xml:space="preserve">نمایندگی رگلاتور گاز اهواز  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2904,51 +2904,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شرکت تعمیرات رگلاتور گازسوزان</w:t>
+              <w:t xml:space="preserve">نمایندگی رگلاتور گاز اصفهان </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>