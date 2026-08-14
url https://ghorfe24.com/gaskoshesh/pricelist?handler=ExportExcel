--- v0 (2025-12-06)
+++ v1 (2026-08-14)
@@ -69,162 +69,162 @@
   <si>
     <t xml:space="preserve">قیمت رگلاتور گازسوزان</t>
   </si>
   <si>
     <t xml:space="preserve">خرید کنتور گاز سوزان</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش کنتور گاز سوزان</t>
   </si>
   <si>
     <t xml:space="preserve">فروش کنتور گاز سوزان</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتور گاز سوزان</t>
   </si>
   <si>
     <t xml:space="preserve">کنتور گاز سوزان</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی کنتور گاز سوزان</t>
   </si>
   <si>
     <t xml:space="preserve">خرید رگلاتور خانگی گازسوزان</t>
   </si>
   <si>
-    <t xml:space="preserve">خرید رگلاتور گاز خانگی گازسوزان</t>
+    <t xml:space="preserve">پخش کننده رگلاتور گازسوزان</t>
   </si>
   <si>
     <t xml:space="preserve">رگولاتور گاز 20 متر مکعب گازسوزان </t>
   </si>
   <si>
     <t xml:space="preserve">رگولاتور گاز 20 متری گاز سوزان </t>
   </si>
   <si>
     <t xml:space="preserve">رگولاتور گاز 40 متری گاز سوزان </t>
   </si>
   <si>
     <t xml:space="preserve">رگولاتور گاز 70 متری گازسوزان</t>
   </si>
   <si>
-    <t xml:space="preserve">رگولاتور گاز 400 متری</t>
+    <t xml:space="preserve">تامین کننده رگلاتور گازسوزان  </t>
   </si>
   <si>
     <t xml:space="preserve">رگلاتور گاز خانگی 10 متر مکعب گازسوزان</t>
   </si>
   <si>
     <t xml:space="preserve">رگلاتور گاز خانگی 25 متر مکعب گازسوزان</t>
   </si>
   <si>
-    <t xml:space="preserve">رگلاتور گاز خانگی 40 متر مکعب گازسوزان</t>
+    <t xml:space="preserve">نماینده گازسوزان </t>
   </si>
   <si>
     <t xml:space="preserve">رگلاتور گاز شهری 100 متر مکعب</t>
   </si>
   <si>
-    <t xml:space="preserve">رگولاتور گاز سوزان 60 به 2 پوندی</t>
+    <t xml:space="preserve">نمایندگی گازسوزان </t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش رگلاتور خانگی گازسوزان</t>
   </si>
   <si>
     <t xml:space="preserve">فروش رگلاتور خانگی گاز سوزان</t>
   </si>
   <si>
     <t xml:space="preserve">فروش رگولاتور گاز </t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی rmg رگلاتور</t>
   </si>
   <si>
-    <t xml:space="preserve">خرید رگولاتور گاز </t>
+    <t xml:space="preserve">نمایندگی رگلاتور گازسوزان</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده رگلاتور خانگی گازسوزان</t>
   </si>
   <si>
     <t xml:space="preserve">خرید رگلاتور rmg</t>
   </si>
   <si>
     <t xml:space="preserve">رگلاتور rmg</t>
   </si>
   <si>
     <t xml:space="preserve">رگلاتور گاز صنعتی آر ام جی RMG</t>
   </si>
   <si>
     <t xml:space="preserve">رگولاتور rmg فلنچی 60 به 2</t>
   </si>
   <si>
     <t xml:space="preserve">فروش رگلاتور rmg</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده رگولاتور rmg</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت رگولاتور rmg</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده رگولاتور rmg</t>
   </si>
   <si>
-    <t xml:space="preserve">خرید رگلاتور جیوانز</t>
+    <t xml:space="preserve">نمایندگی رگلاتور گاز بندر انزلی  </t>
   </si>
   <si>
     <t xml:space="preserve">خرید رگولاتور جیوانز</t>
   </si>
   <si>
     <t xml:space="preserve">رگلاتور جیوانز</t>
   </si>
   <si>
     <t xml:space="preserve">رگولاتور جیوانز j125</t>
   </si>
   <si>
     <t xml:space="preserve">رگولاتور جیوانز</t>
   </si>
   <si>
-    <t xml:space="preserve">رگولاتور گاز جیوانز  j 125s4</t>
+    <t xml:space="preserve">نمایندگی رگلاتور گاز بندرعباس  </t>
   </si>
   <si>
     <t xml:space="preserve">فروش رگولاتور جیوانز</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده رگولاتور جیوانز</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش رگولاتور جیوانز</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده رگولاتور جیوانز</t>
   </si>
   <si>
     <t xml:space="preserve">خرید رگلاتور رومباخ</t>
   </si>
   <si>
     <t xml:space="preserve">رگلاتور رومباخ</t>
   </si>
   <si>
-    <t xml:space="preserve">رگلاتور گاز رومباخ</t>
+    <t xml:space="preserve">نمایندگی رگلاتور گاز کرج  </t>
   </si>
   <si>
     <t xml:space="preserve">رگولاتور رومباخ</t>
   </si>
   <si>
     <t xml:space="preserve">فروش رگولاتور رومباخ</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت رگلاتور رمباخ</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده رگلاتور رومباخ</t>
   </si>
   <si>
     <t xml:space="preserve">خرید رگلاتور گاز مایع رگو REGO</t>
   </si>
   <si>
     <t xml:space="preserve">رگلاتور رگو</t>
   </si>
   <si>
     <t xml:space="preserve">رگلاتور گاز مایع رگو REGO</t>
   </si>
   <si>
     <t xml:space="preserve">رگلاتور گاز مایع رگو</t>
   </si>
@@ -246,117 +246,117 @@
   <si>
     <t xml:space="preserve">کنتور گاز  جی 16 گازسوزان</t>
   </si>
   <si>
     <t xml:space="preserve">کنتور گاز  جی 40 گازسوزان</t>
   </si>
   <si>
     <t xml:space="preserve">خرید کنتور گاز </t>
   </si>
   <si>
     <t xml:space="preserve">کنتور گاز g6</t>
   </si>
   <si>
     <t xml:space="preserve">کنتور گاز G10 گاز سوزان </t>
   </si>
   <si>
     <t xml:space="preserve">کنتور گاز G16 گاز سوزان </t>
   </si>
   <si>
     <t xml:space="preserve">کنتور گاز G25 گاز سوزان </t>
   </si>
   <si>
     <t xml:space="preserve">کنتور گاز G40 گاز سوزان </t>
   </si>
   <si>
-    <t xml:space="preserve">کنتور گاز G65</t>
+    <t xml:space="preserve">نمایندگی رگلاتور گاز مشهد  </t>
   </si>
   <si>
     <t xml:space="preserve">کنتور گاز جی 6 گازسوزان</t>
   </si>
   <si>
     <t xml:space="preserve">کنتور گاز جی 10 گازسوزان</t>
   </si>
   <si>
     <t xml:space="preserve">کنتور گاز جی 65 گازسوزان</t>
   </si>
   <si>
     <t xml:space="preserve">کنتور گاز جی100 گازسوزان</t>
   </si>
   <si>
-    <t xml:space="preserve">تنظیم و سرویس  کار رگلاتور - کنتور</t>
+    <t xml:space="preserve">نمایندگی رگلاتور گاز رشت  </t>
   </si>
   <si>
     <t xml:space="preserve">تعمیر کار رگلاتور رومباخ</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیر کار رگولاتور جیوانز</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیر کار کنتور گاز</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیر کننده رگلاتور گاز</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیر کننده رگلاتور گازسوزان</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیر کننده رگولاتور جیوانز</t>
   </si>
   <si>
-    <t xml:space="preserve">تعمیرات رگلاتور خانگی</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">تعمیرات رگلاتور رومباخ</t>
+    <t xml:space="preserve">نمایندگی رگلاتور گاز شیراز  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی رگلاتور گاز تبریز   </t>
   </si>
   <si>
     <t xml:space="preserve">تعمیرات رگلاتور گاز</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیرات رگلاتور گازسوزان</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیرات کنتور گاز گاز سوزان</t>
   </si>
   <si>
-    <t xml:space="preserve">سرویس کار رگلاتور رومباخ</t>
+    <t xml:space="preserve">نمایندگی رگلاتور گاز اهواز  </t>
   </si>
   <si>
     <t xml:space="preserve">سرویس کار رگلاتور گاز </t>
   </si>
   <si>
     <t xml:space="preserve">سرویس کار رگلاتور گازسوزان</t>
   </si>
   <si>
     <t xml:space="preserve">سرویس کار رگولاتور جیوانز</t>
   </si>
   <si>
     <t xml:space="preserve">سرویس کار کنتور گاز</t>
   </si>
   <si>
-    <t xml:space="preserve">شرکت تعمیرات رگلاتور گازسوزان</t>
+    <t xml:space="preserve">نمایندگی رگلاتور گاز اصفهان </t>
   </si>
   <si>
     <t xml:space="preserve">شرکت تعمیرات کنتور گاز</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>