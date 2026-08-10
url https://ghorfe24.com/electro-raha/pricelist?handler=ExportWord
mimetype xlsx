--- v1 (2026-02-18)
+++ v2 (2026-08-10)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="nil" w:color="auto" w:fill="EEEEEE"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">بازرگانی غرفه به کو 24</w:t>
+        <w:t xml:space="preserve">بازرگانی پارس صنعت</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:space="0"/>
           <w:left w:val="single" w:space="0"/>
           <w:bottom w:val="single" w:space="0"/>
           <w:right w:val="single" w:space="0"/>
           <w:insideH w:val="single" w:space="0"/>
           <w:insideV w:val="single" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="300"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -56,725 +56,564 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت عمده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت خرده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پوسته گیربکس حلزونی</w:t>
-[...500 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پمپ اب خانگی بی صدا</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروشنده الکتروموتور اروپایی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">انواع پمپ خطی سیرکولاتور لوارا</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">0 تومان</w:t>
-[...103 lines deleted...]
-              <w:t xml:space="preserve">0 تومان</w:t>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">الکتروموتور خارجی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -870,206 +709,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکتروموتور ایتالیایی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">الکتروپمپ دنده ای</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکتروموتور المانی</w:t>
-[...102 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">الکتروپمپ تخلیه بشکه</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1078,518 +787,102 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکتروموتورهای تک فاز یک و دو خازن 2 کیلووات</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">الکتروپمپ مواد خوراکی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکتروگیربکس خارجی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">الکتروپمپ با آبدهی بالا</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروش الکترو موتور سه فاز ساده</w:t>
-[...336 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پمپ روغن داغ ترکیه ای</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1598,675 +891,259 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">ماردون گیربکس حلزونی</w:t>
-[...180 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پمپ روغن داغ اروپایی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:t xml:space="preserve">الکتروموتور ترمز دار سه فاز چینی پایه دارچدنی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور الکتروژن ترمزدار آلومینیوم پایه دار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:t xml:space="preserve">گیربکس NMRV مدل مرکب</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکترو گیربکس اویز</w:t>
-[...128 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">الکتروموتور ABB فلانچدار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکترو گیربکس شافت مستقیم</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">الکتروموتورهای تکفاز پوسته الومینیوم</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس المانی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گیربکس NMRV شفت دار چینی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">وارد کننده گیربکس حلزونی</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گیربکس NMRV فلنجدار ایتالیایی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس بهکار</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">گیربکس صنایع فولاد</w:t>
+              <w:t xml:space="preserve">الکتروموتورایتالیایی فلانچدار سه فاز آلومینیوم</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2274,389 +1151,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکتروموتور ترمز دار سه فاز چینی پایه دارچدنی</w:t>
-[...337 lines deleted...]
-              <w:t xml:space="preserve">گیربکس هالو شافت 90 درجه</w:t>
+              <w:t xml:space="preserve">الکتروموتور موتوژن تکفاز تک خازن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2664,258 +1203,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس حلزونی ایتالیایی فلنج دار</w:t>
-[...154 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گیربکس فلنج دار المانی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس حلزونی دوسر شافت ایتالیایی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گیربکس شافت مستقیم ایتالیایی پایه دار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2924,77 +1281,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروشنده گیربکس بهکار</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">گیربکس بالابر حلزونی روانکار</w:t>
+              <w:t xml:space="preserve">موتور گیربکس المانی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس پایه دار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3002,76 +1359,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">موتور گیربکس دور متغیر</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">موتور گیربکس دوسرشافت</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3080,1351 +1411,3223 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس بالابر روانکار</w:t>
-[...1299 lines deleted...]
-              <w:t xml:space="preserve">نمایندگی گیربکس حلزونی روانکار</w:t>
+              <w:t xml:space="preserve">ست کنترل ابارا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">منبع تحت فشار 80 لیتری امرا (درجه دار) 10 بار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">منبع تحت فشار 60 لیتری امرا 10 بار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">منبع تحت فشار 50 لیتری امرا 10 بار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">منبع تحت فشار 50 لیتری امرا (درجه دار) 10 بار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">منبع تحت فشار 24 لیتری امرا 6 بار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">منبع تحت فشار 100 لیتری امرا (درجه دار) 10 بار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve"> منبع تحت فشار 60 لیتری امرا (درجه دار) 10 بار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">منبع تحت فشار 80 لیتری امرا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">منبع تحت فشار 100 لیتری امرا 10 بار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">منبع تحت فشار 150 لیتری امرا (درجه دار) 10 بار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">منبع تحت فشار 200 لیتری امرا (درجه دار) 10 بار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">منبع تحت فشار 300 لیتری امرا (درجه دار) 10 بار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">منبع تحت فشار 500 لیتری امرا (درجه دار) 10 بار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">منبع تحت فشار 1000 لیتری امرا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">منبع تحت فشار 1500 لیتری امرا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">منبع تحت فشار 2000 لیتری امرا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">منبع تحت فشار 2500 لیتری امرا (درجه دار)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">منبع تحت فشار 5000 لیتری امرا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">منبع تحت فشار 750 لیتری امرا (درجه دار) 10 بار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">منبع تحت فشار 1000 لیتری امرا (درجه دار) 10 بار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش منبع تحت فشار امرا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ بشقابی 1 اسب تک فاز اکونومی ابارا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ بشقابی 1 اسب تک فازپروانه برنجی ابارا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ بشقابی تک پروانه 1 اسب تک فاز ابارا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ تک پروانه 1 اسب محیطی تکفاز ابارا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ تک پروانه نیم اسب محیطی تکفاز abr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ جتی تک پروانه 1 اسب تکفاز ابارا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ دو پروانه 1 اسب تک فاز ابارا ABR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ دو پروانه 2 اسب تک فاز ابارا ABR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ دو پروانه 2 اسب سه فاز ابارا ABR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ دو پروانه 3 اسب تک فاز ابارا ABR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ دو پروانه 3 اسب سه فاز ابارا ABR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ دو پروانه 4 اسب سه فاز ابارا ABR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ دو پروانه 5.5 اسب سه فاز ابارا ABR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ دو پروانه 7.5 اسب سه فاز ابارا ABR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ دو پروانه 10 اسب سه فاز ابارا ABR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ آب یک اسب بشقابی نوید موتور CM100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ خانگی CM100 نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ اتابلوک 1450rpm نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ اتابلوک 2900rpm نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ باغی CH نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ باغی CR نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ باغی CS نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ خانگی CAB نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ خانگی CAM نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ خانگی CB نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ خانگی CBT نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ خانگی CM نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ خانگی MB نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ خانگی محیطی نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ خودمکش AP نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ فیلتردار استخری نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ اتالاین 1450rpm نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ اتالاین 2900rpm نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ سیرکولاتور 1450rpm نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ سیرکولاتور 2900rpm نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ سیرکولاتور آبگرد NM نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ سیرکولاتور آبگرد NMS نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ طبقاتی افقی استیل NM H X 2-31 نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ طبقاتی افقی استیل NM H X 2-41 نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ طبقاتی افقی استیل NM H X 2-51 نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ طبقاتی افقی استیل NM H X 2-205 نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ کف کش NM X 18-11B  نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ کف کش NM X 34-21.5B نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ کف کش NM X 50-32B نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ کف کش NM X 65-43B نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ تک پروانه 1 اسب تک فاز 2 اینچ ابارا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ تک پروانه 2 اسب تک فاز 2 اینچ ابارا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ تک پروانه 2 اسب سه فاز 2 اینچ ابارا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ (تک پروانه )3 اسب سه فاز 2 اینچ ابارا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ تک پروانه 4 اسب سه فاز 2 اینچ ابارا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ تک پروانه 5.5 اسب سه فاز 2 اینچ ابارا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خودمکش استخری با صافی ابارا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مخزن ذخیزه آب عمودی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مخزن آب عمودی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مخزن آب افقی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">راهنمای خرید</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بهترین پمپ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نگهداری و تعمیرات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید کنترل هوشمند پمپ آب اوست (Oset)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پنج راهی برنجی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درجه پمپ آب 5 سانت 10 بار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیلنگ 1 متری 1 اینچ رابط منبع تحت فشار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">راهنما خرید سیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مکانیکال سیل پمپ مدل MG9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مکانیکال سیل پمپ مدل Pulace</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مکانیکال سیل پمپ مدل MG1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مکانیکال سیل پمپ مدل MFLCT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">راهنما خرید گیربکس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve"> مزایا و معایب منبع برای پمپ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve"> قطعات یدکی پمپ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تفاوت پمپ آب جتی و بشقابی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">راهنمای نصب صحیح مخزن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">راهکارهای رفع افت فشار آب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">راهنما نصب ست کنترل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بوش‌ پمپ، محور پمپ، پایه گونیا پمپ، درپوش یاتاقان، محفظه رانش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ پمپ، پروانه پمپ، پوسته و یا هوزینگ، کلید اتومات پمپ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پروانه پمپ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر برقی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مهم‌ترین مشخصات پمپ‌های آب خانگی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مقاومت مخزن پلی اتیلن چقدر است؟ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ دو اسب دو اینچ نوید موتور CH210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ست کنترل هیدروتانکی آبارا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ست کنترل آبارا مدل Presscomfort با قطر ورودی ۱ اینچ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پروانه چدنی مدل 160-32 Impeller 32-160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پروانه چدنی مدل 250-32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پروانه چدنی مدل 200-40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پروانه چدنی مدل 315-40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve"> پروانه چدنی مدل 200-65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پروانه چدنی مدل 160-80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پروانه چدنی مدل 315-150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve"> پروانه استیل مدل 250-32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve"> پروانه استیل مدل 250-50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پروانه استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بوش پمپ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پروانه برنزی مدل 315-40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پروانه برنزی مدل 315-50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پروانه برنزی مدل 250-125_</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پروانه چدنی مدل 50/2-125 رانش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت ست کنترل ابارا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ست کنترل آبارا ABR محافظت از پمپ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ویژگی های ست کنترل ابارا</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 