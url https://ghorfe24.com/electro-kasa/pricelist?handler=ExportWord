--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -400,50 +400,62 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">کلید فیوز دسته گردان اصفهان کلید</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -2488,77 +2500,181 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:t xml:space="preserve">کلید دو طرفه 250A آمپر زاویر مدل ZTPC01 - 250A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید دو طرفه 400A آمپر زاویر مدل ZTPC01 - 400A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:t xml:space="preserve">کلید دو طرفه 630A آمپر زاویر مدل ZTPC01 - 630A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">کلید فیوز عمودی قطع تکفاز 160A آمپر زاویر مدل ZTN-160A-1P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید فیوز عمودی قطع تکفاز 250A آمپر زاویر مدل ZTN-250A-1P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید فیوز عمودی قطع تکفاز 400A آمپر زاویر مدل ZTN-400A-1P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>