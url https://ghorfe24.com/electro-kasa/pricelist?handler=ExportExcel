--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="الکترو کساء electro kasa" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="315" uniqueCount="108">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">پایه فیوز کاردی اصفهان کلید</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">کلید فیوز اصفهان کلید</t>
   </si>
   <si>
     <t xml:space="preserve">کلید فیوز دسته گردان اصفهان کلید</t>
   </si>
   <si>
     <t xml:space="preserve">کلید فیوز گردان قابل قطع زیر بار دسته اینترلاک اصفهان کلید</t>
   </si>
   <si>
@@ -267,54 +267,66 @@
   <si>
     <t xml:space="preserve">کلید فیوز قابل قطع زیر بار دسته اینترلاک 400A آمپر زاویر مدل ZTF02-400A</t>
   </si>
   <si>
     <t xml:space="preserve">کلید فیوز قابل قطع زیر بار دسته اینترلاک 630A آمپر زاویر مدل ZTF02-630A</t>
   </si>
   <si>
     <t xml:space="preserve">کلید بدون فیوز قابل قطع زیر بار دسته ساده 160A آمپر زاویر مدل ZTS01-160A</t>
   </si>
   <si>
     <t xml:space="preserve">کلید بدون فیوز قابل قطع زیر بار دسته ساده 250A آمپر زاویر مدل ZTS01-250A</t>
   </si>
   <si>
     <t xml:space="preserve">کلید بدون فیوز قابل قطع زیر بار دسته ساده 400A آمپر زاویر مدل ZTS01-400A</t>
   </si>
   <si>
     <t xml:space="preserve">کلید بدون فیوز قابل قطع زیر بار دسته اینترلاک 160A آمپر زاویر مدل ZTS02-160A</t>
   </si>
   <si>
     <t xml:space="preserve">کلید بدون فیوز قابل قطع زیر بار دسته اینترلاک  250A آمپر زاویر مدل ZTS02-250A</t>
   </si>
   <si>
     <t xml:space="preserve">کلید بدون فیوز قابل قطع زیر بار دسته اینترلاک 400A آمپر زاویر مدل ZTS02-400A</t>
   </si>
   <si>
+    <t xml:space="preserve">کلید دو طرفه 250A آمپر زاویر مدل ZTPC01 - 250A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کلید دو طرفه 400A آمپر زاویر مدل ZTPC01 - 400A</t>
+  </si>
+  <si>
     <t xml:space="preserve">کلید دو طرفه 630A آمپر زاویر مدل ZTPC01 - 630A</t>
   </si>
   <si>
     <t xml:space="preserve">کلید فیوز عمودی قطع تکفاز 160A آمپر زاویر مدل ZTN-160A-1P</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کلید فیوز عمودی قطع تکفاز 250A آمپر زاویر مدل ZTN-250A-1P</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کلید فیوز عمودی قطع تکفاز 400A آمپر زاویر مدل ZTN-400A-1P</t>
   </si>
   <si>
     <t xml:space="preserve">کلید فیوز عمودی قطع تکفاز 630A آمپر زاویر مدل ZTN-630A-1P</t>
   </si>
   <si>
     <t xml:space="preserve">کلید فیوز عمودی قطع سه فاز 160A آمپر زاویر مدل ZTM-160A-3P</t>
   </si>
   <si>
     <t xml:space="preserve">کلید فیوز عمودی قطع سه فاز 250A آمپر زاویر مدل ZTM-250A-3P</t>
   </si>
   <si>
     <t xml:space="preserve">کلید فیوز عمودی قطع سه فاز 400A آمپر زاویر مدل ZTM-400A-3P</t>
   </si>
   <si>
     <t xml:space="preserve">پایه فیوز عمودی 160A آمپر زاویر مدل ZTL-160A</t>
   </si>
   <si>
     <t xml:space="preserve">پایه فیوز عمودی 250A آمپر زاویر مدل ZTL-250A</t>
   </si>
   <si>
     <t xml:space="preserve">پایه فیوز عمودی 400A آمپر زاویر مدل ZTL-400A</t>
   </si>
   <si>
     <t xml:space="preserve">پایه فیوز عمودی 630A آمپر زاویر مدل ZTL-630A</t>
   </si>
@@ -1483,50 +1495,94 @@
         <v>4</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>102</v>
       </c>
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>103</v>
       </c>
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
         <v>4</v>
       </c>
     </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>104</v>
+      </c>
+      <c r="B102" t="s">
+        <v>4</v>
+      </c>
+      <c r="C102" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>105</v>
+      </c>
+      <c r="B103" t="s">
+        <v>4</v>
+      </c>
+      <c r="C103" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>106</v>
+      </c>
+      <c r="B104" t="s">
+        <v>4</v>
+      </c>
+      <c r="C104" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>107</v>
+      </c>
+      <c r="B105" t="s">
+        <v>4</v>
+      </c>
+      <c r="C105" t="s">
+        <v>4</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <q1:Properties xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:q1="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">