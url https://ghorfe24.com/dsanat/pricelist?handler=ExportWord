--- v1 (2026-02-18)
+++ v2 (2026-06-09)
@@ -56,1216 +56,555 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت عمده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت خرده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروشنده مبدل حرارتی</w:t>
-[...1121 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">رگولاتور پنوماتیک پنوماکس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">سیلندر پنوماتیک پنوماکس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">0 تومان</w:t>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر برقی پنوماکس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3311,570 +2650,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پمپ پیستونی پمپ هاو hawe</w:t>
-[...518 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر برقی هیدرولیک رکسروت</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4299,103 +3118,1429 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پرشر سوئیچ هاو DG35</w:t>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">نمایندگی فروش شیر هیدرولیک هاو HAWE</w:t>
+              <w:t xml:space="preserve">خرید کلید بالابر  پویان اصفهان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش کلید بالابر پویان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش کلید بالابر پویان اصفهان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده کلید بالابر پویان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده  کلید بالابر پویان اصفهان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده کلید بالابر پویان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کلید بالابر پویان اصفهان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید بالابر پویان 20 آمپر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید بالابر پویان 30 امپر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید بالابر پویان اصفهان  ۳۰ آمپر پلاستیکی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید بالابر پویان اصفهان 16 امپر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید بالابر پویان اصفهان 32A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید بالابر پویان اصفهان PAD-25A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید بالابر پویان اصفهان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش کلید بالابر پویان اصفهان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید بالابر پویان الومینومی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کلید بالابر پویان الومینیومی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید بالابر پویان پوشش آلومینیومی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید بالابر پویان دوطرفه</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید بالابر پویان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید بالابر چدنی پویان اصفهان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید بالابر چدنی دوطرفه پویان اصفهان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید بالابر ساختمانی پویان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش کلید بالابر پویان اصفهان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش کلید بالابر پویان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی کلید بالابر پویان اصفهان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی کلید بالابر پویان در تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش کلید بالابر پویان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید گیربکس حلزونی روانکار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش گیربکس حلزونی روانکار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عاملیت فروش گیربکس حلزونی روانکار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده گیربکس حلزونی روانکار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت گیربکس حلزونی روانکار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس  حلزونی روانکار اصفهان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس 62 روانکار اصفهان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس چدنی  روانکار VF86‎</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس حلزونی اصفهان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس حلزونی پوسته چدنی روانکار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس حلزونی روانکار 110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس حلزونی روانکار VF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس حلزونی روانکار VF86‎</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس حلزونی روانکار VF110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس حلزونی روانکار VF130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس حلزونی روانکار VF150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس حلزونی روانکار مدل VF86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس حلزونی روانکار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس روانکار بالابر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس روانکار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس صنعتی روانکارVF86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی گیربکس روانکار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لیست قیمت گیربکس حلزونی روانکار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی  گیربکس حلزونی روانکار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی گیربکس روانکار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش گیربکس حلزونی روانکار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 