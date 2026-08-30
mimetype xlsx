--- v2 (2026-06-09)
+++ v3 (2026-08-30)
@@ -400,212 +400,50 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
-            <w:r>
-[...160 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر برقی پنوماکس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -726,128 +564,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروشنده شیر برقی پنوماکس ایتالیا</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">قیمت شیر برقی  پنوماکس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی شیر برقی پنوماکس ایتالیا</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی فروش شیر برقی پنوماکس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -856,76 +642,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نماینده فروش محصولات پنوماکس</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">واحد مراقبت پنوماتیک پنوماکس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -934,466 +694,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر برقی ODE</w:t>
-[...414 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر برقی  دنده ایpvd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1454,76 +798,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر برقی 3.4 اینچ پی وی دی PVD مدل T-GM 104</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر برقی 4 اینچ pvd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1792,778 +1110,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">سلونوئید ولو 2 اینچ پارکر</w:t>
-[...726 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر برقی کتابی  هافنر HAFNER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3144,206 +1734,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">عامل فروش کلید بالابر پویان</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فروشنده کلید بالابر پویان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروشنده  کلید بالابر پویان اصفهان</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کلید بالابر پویان 20 آمپر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3352,258 +1812,128 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کلید بالابر پویان اصفهان  ۳۰ آمپر پلاستیکی</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کلید بالابر پویان اصفهان 32A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کلید بالابر پویان اصفهان PAD-25A</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کلید بالابر پویان اصفهان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">عامل فروش کلید بالابر پویان اصفهان</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کلید بالابر پویان الومینومی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">قیمت کلید بالابر پویان الومینیومی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کلید بالابر پویان پوشش آلومینیومی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3638,154 +1968,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کلید بالابر چدنی پویان اصفهان</w:t>
-[...102 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی فروش کلید بالابر پویان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3794,180 +2020,102 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی کلید بالابر پویان در تهران</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نماینده فروش کلید بالابر پویان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">خرید گیربکس حلزونی روانکار</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">عامل فروش گیربکس حلزونی روانکار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">عاملیت فروش گیربکس حلزونی روانکار</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فروشنده گیربکس حلزونی روانکار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3976,76 +2124,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس  حلزونی روانکار اصفهان</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گیربکس 62 روانکار اصفهان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4054,102 +2176,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس حلزونی اصفهان</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گیربکس حلزونی روانکار 110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4236,102 +2306,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس حلزونی روانکار VF150</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گیربکس حلزونی روانکار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4366,181 +2384,597 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس صنعتی روانکارVF86</w:t>
-[...128 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نماینده فروش گیربکس حلزونی روانکار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر برقی 40-20-I-P-A فستو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده جک کامپکت فستو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده جک پارکینگی فستو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر برقی فستو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">آی توپی پوزیشنر سامسون SAMSON 6109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده ترموکوپل ویکا  wika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش ترموکوپل ویکا  wika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی پمپ هیدرولیک هاو HAWE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش پمپ هاو HAWE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش آکومولاتور هیداک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر برقی 90 درجه اسکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیر برقی 90 درجه اسکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید شیربرقی  airtec</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش شیر برقی ایرتک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش پمپ هیدرولیک رکسروت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش شیر هیدرولیک رکسروت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش محصولات متال ورک Metalwork</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واحد مراقبت متال ورک metalwork</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده شیر برقی نورگرن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده شیر برقی نورگرن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر برقی نورگرن در بازار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 