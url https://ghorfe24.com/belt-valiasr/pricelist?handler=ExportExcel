--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
-    <sheet name="تسمه ولیعصر" sheetId="1" r:id="rId3"/>
+    <sheet name="تسمه غرفه 24" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1074" uniqueCount="349">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1077" uniqueCount="350">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">تسمه تایم صنعتی اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">تسمه تایم صنعتی استاندارد</t>
   </si>
   <si>
     <t xml:space="preserve">تسمه تایم صنعتی با گارانتی</t>
   </si>
   <si>
     <t xml:space="preserve">تسمه تایم صنعتی کارخانجات</t>
   </si>
   <si>
@@ -1051,50 +1051,53 @@
     <t xml:space="preserve">تسمه اپتیملت امگا</t>
   </si>
   <si>
     <t xml:space="preserve">تسمه مگادین پلاتینیوم 248 PLT8</t>
   </si>
   <si>
     <t xml:space="preserve">تسمه مگادین سیلور 180 SLV5</t>
   </si>
   <si>
     <t xml:space="preserve">تسمه مگادین سیلور 455 SLV5</t>
   </si>
   <si>
     <t xml:space="preserve">تسمه مگادین سیلور 525 SLV5</t>
   </si>
   <si>
     <t xml:space="preserve">تسمه مگادین سیلور 635 SLV5</t>
   </si>
   <si>
     <t xml:space="preserve">تسمه مگادین 425 RPP 5</t>
   </si>
   <si>
     <t xml:space="preserve">تسمه مگادین گلد  Megadyne --1760 GLD 8Gold</t>
   </si>
   <si>
     <t xml:space="preserve">تسمه مگادین گلد 280 GLD 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تسمه Dayco plus 1800-PLUS 8</t>
   </si>
   <si>
     <t xml:space="preserve">تسمه دایکو پلاس 600 plus 8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -5045,50 +5048,61 @@
         <v>4</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
         <v>347</v>
       </c>
       <c r="B357" t="s">
         <v>4</v>
       </c>
       <c r="C357" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
         <v>348</v>
       </c>
       <c r="B358" t="s">
         <v>4</v>
       </c>
       <c r="C358" t="s">
         <v>4</v>
       </c>
     </row>
+    <row r="359">
+      <c r="A359" t="s">
+        <v>349</v>
+      </c>
+      <c r="B359" t="s">
+        <v>4</v>
+      </c>
+      <c r="C359" t="s">
+        <v>4</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <q1:Properties xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:q1="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">