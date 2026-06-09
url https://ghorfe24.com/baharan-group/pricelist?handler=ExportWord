--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="nil" w:color="auto" w:fill="EEEEEE"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">پمپ خانگی ( نوید موتور ) 09123106626</w:t>
+        <w:t xml:space="preserve">پمپ خانگی ( نوید موتور ) 09127955660 - 09123106626</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:space="0"/>
           <w:left w:val="single" w:space="0"/>
           <w:bottom w:val="single" w:space="0"/>
           <w:right w:val="single" w:space="0"/>
           <w:insideH w:val="single" w:space="0"/>
           <w:insideV w:val="single" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="300"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -56,455 +56,1015 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت عمده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت خرده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکترو پمپ های پکیج دیواری نوید موتور</w:t>
-[...403 lines deleted...]
-              <w:t xml:space="preserve">الکتروپمپ اتابلوک نوید موتور</w:t>
+              <w:t xml:space="preserve">پمپ خانگی CM100 نوید موتور </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ آب یک اسب بشقابی نوید موتور CM100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ خانگی نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ فشارقوی عمودی نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروپمپ نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve"> پمپ باغی CST150/2 نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve"> پمپ خانگی CB310 نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ خانگی نوید موتور مدل CM-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ نوید موتور CM-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده پمپ نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ خانگی CB210 نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت پمپ نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی پمپ نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لیست قیمت پمپ نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مرکز فروش پمپ نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ خانگی CBT210 نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ خانگی CMT100 نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش نوید موتور  تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ نوید موتور WKL V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve"> پمپ خودمکش AP150 نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve"> پمپ خانگی CABT150 نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ خانگی CAMT100 نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ خانگی CB160 نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ باغی CH160 نوید موتور </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ خانگی CM50 نوید موتور </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ نوید موتور سری CR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ نوید موتور سری CS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ خانگی MB150 نوید موتور </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروپمپ استخری نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروپمپ باغی سانتریفیوژ نوید موتور</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -512,103 +1072,129 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکتروپمپ فشار قوی عمودی نوید موتور</w:t>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">پمپ آب یک اسب بشقابی نوید موتور CM100</w:t>
+              <w:t xml:space="preserve">الکتروپمپ طبقاتی نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ آب جتی نوید موتور AP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ آب خانگی نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ اتابلوک نوید موتور مخصوص آتش نشانی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -616,1428 +1202,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پمپ اتاترم نوید موتور</w:t>
-[...1376 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پمپ پکیج نوید موتور</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2384,76 +1592,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکتروپمپ سیرکولاتور 3 اسب سمنان انرژی AA سایز 2 اینچ</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">الکتروپمپ سیرکولاتور AA سایز 1.2 1 اینچ سمنان انرژی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2879,102 +2061,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">الکتروپمپ سیرکولاتور نوید موتور PD37 سایز 3 اینچ</w:t>
-            </w:r>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">پمپ کشاورزی فیلتردار استخری سه فاز نوید موتور سری NM STPT300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 