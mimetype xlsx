--- v1 (2026-06-09)
+++ v2 (2026-08-11)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="nil" w:color="auto" w:fill="EEEEEE"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">پمپ خانگی ( نوید موتور ) 09127955660 - 09123106626</w:t>
+        <w:t xml:space="preserve">پمپ خانگی (نوید موتور) 09123106626</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:space="0"/>
           <w:left w:val="single" w:space="0"/>
           <w:bottom w:val="single" w:space="0"/>
           <w:right w:val="single" w:space="0"/>
           <w:insideH w:val="single" w:space="0"/>
           <w:insideV w:val="single" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="300"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -310,50 +310,134 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">پمپ خانگی نوید موتور</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -682,76 +766,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پمپ خانگی CMT100 نوید موتور</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نماینده فروش نوید موتور  تهران</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -838,76 +896,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پمپ خانگی CB160 نوید موتور</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پمپ باغی CH160 نوید موتور </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -968,76 +1000,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پمپ خانگی MB150 نوید موتور </w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">الکتروپمپ استخری نوید موتور</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1358,258 +1364,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکتروپمپ اتابلوک Etabloc G 32 250.110 سمنان انرژی 15 اسب 84 متر</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">الکتروپمپ اتابلوک Etabloc G 65 250 550 سمنان انرژی 75 اسب 93 متر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکتروپمپ اتاترم سیرکولاتور نوید موتور 2 اینچ 20 50</w:t>
-[...154 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">الکتروپمپ سیرکولاتور 2 اسب AA سایز 1.2 1 اینچ سمنان انرژی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1722,102 +1546,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکتروپمپ سیرکولاتور خطی نوید موتور 2900 دور 2 اینچ</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">الکترو پمپ سیرکولاتور سمنان انرژی AA ورودی 2 اینچ 3.4 اسب بخار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1878,102 +1650,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکترو پمپ سیرکولاتور سمنان انرژی P32 سایز 1 اینچ</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">الکترو پمپ سیرکولاتور سمنان انرژی مدل S100 سایز1 اینچ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2061,50 +1781,1142 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">الکتروپمپ سیرکولاتور نوید موتور PD37 سایز 3 اینچ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده پمپ اب نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ تکفاز نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده پمپ اب نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش پمپ نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عاملیت فروش پمپ نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی اتابلوک نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی پمپ خانگی نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش پمپ خانگی نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش پمپ نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی نوید موتور سعدی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده پمپ نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش پمپ نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ اتالاین 1450rpm نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ اتالاین 2900rpm نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ اتابلوک 1450rpm نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ اتابلوک 2900rpm نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ سیرکولاتور 1450rpm نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ سیرکولاتور 2900rpm نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ سیرکولاتور آبگرد NM نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ سیرکولاتور آبگرد NMS نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ کف کش NM X 18-11B  نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ کف کش NM X 34-21.5B نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ کف کش NM X 50-32B نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ کف کش NM X 65-43B نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ طبقاتی افقی استیل NM H X 2-31 نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ طبقاتی افقی استیل NM H X 2-41 نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ طبقاتی افقی استیل NM H X 2-51 نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ طبقاتی افقی استیل NM H X 2-205 نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ باغی CH نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ باغی CR نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ باغی CS نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ خانگی CAB نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ خانگی CAM نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ خانگی CB نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ خانگی CBT نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ خانگی CM نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ خانگی MB نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ خانگی محیطی نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ خودمکش AP نوید موتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ فیلتردار استخری نوید موتور</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 