--- v0 (2025-12-05)
+++ v1 (2026-08-11)
@@ -1162,68 +1162,50 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
-            <w:r>
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قطعات یدکی بنز مایلر- نمایندگی فروش لوازم بنز مایلر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -4828,51 +4810,5485 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">عامل فروش موتور یانمار YANMAR</w:t>
+              <w:t xml:space="preserve">موتور جی ام GM 71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور جی ام GM53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور جی ام GM92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور جی ام GM149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش موتور دویتس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات یدکی موتور دویتس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت موتور دویتس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور دویتس 413</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور دویتس 511</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور دویتس 513</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور دویتس 616</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور دویتس 912</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور دویتس 913</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور دویتس 914</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور دویتس 1011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور دویتس 1012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور دویتس 1013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور دویتس 1015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور دویتس 2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور دویتس 2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور دویتس اروپایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور دویتس بیل بکهو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور دویتس جرثقیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور دویتس دریایی فرانسه</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور دویتس دریایی هیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور دویتس دریایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور دویتس کاترپیلار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور دویتس کوماتسو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش موتور دویتس دریایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش موتور دویتس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی قطعات موتور دویتس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی لوازم موتور دویتس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی موتور دویتس دریایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی موتور دویتس دیزل ژنراتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی موتور دویتس ماشین الات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده موتور دویتس راهسازی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار 212BFT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار 936</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار 938</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار 950</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار 966</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار 988B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار 3406</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار 3408</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار 3412</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار 3516</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار D6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار D8H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار D8K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار D8N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار D343</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار D348</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار D353</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار D398</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار D399</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار M318</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی  موتور کاترپیلار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش موتور کاترپیلار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو  HD325-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو  HD325-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو  PC200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو  PC200-5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو  PC300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو D155A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو PC180-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو PC220-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو PC220-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو PC1000-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو WA120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو WA380-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو WA470</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو WA470-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو WA600-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو WA600-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی موتور کوماتسو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کارگاهی لیبهر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کامل لیبهر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور لودر لیبهر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور لیبهر 512</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور لیبهر 902</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور لیبهر 912</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور لیبهر 932</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور لیبهر D904T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور لیبهر D924T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور بیل بکهو  نیوهلند</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور نیوهلند W170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور نیوهلند W190</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات دیزل ژنراتور 234  ام وی ام mwm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات دیزل ژنراتور TBD 234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات دیزل ژنراتور ام وی ام mwm 234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات دیزل ژنراتور ام وی ام mwm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات دیزل ژنراتور ام وی ام</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات یدکی دیزل ژنراتور ام وی ام</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم دیزل ژنراتور TBD 234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم قطعات دیزل ژنراتور ام وی ام mwm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی دیزل ژنراتور ام وی ام mwm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی دیزل ژنراتور ام وی ام</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش قطعات دیزل ژنراتور ام وی ام mwm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده قطعات دیزل ژنراتور ام وی ام mwm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">6 تنی لوازم یدکی کامیون ایسوزو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کامیون ایسوزو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش لوازم یدکی کامیون ایسوزو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات یدکی  mtu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی mtu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی هاتص  108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی هاتص  790</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کامیون ماک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی ماک دماغ دار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی ماک مترویی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش لوازم یدکی خاور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کامیون فوتون 6 تن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کامیون فوتون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تیغه لودر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده تیغه لودر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی بیل بکهو نیو هلند</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی مینی لودر s300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی مینی لودر s350</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ناخن لودر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش ناخن لودر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات یدکی لیستر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی لیستر HR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی لیستر SR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی لیستر ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی لیستر ts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده لوازم یدکی لیستر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش لوازم یدکی مایلر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی زیر مایلر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی مایلر سوپر دار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی امبولانس ایویکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی ایویکو a36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی مینی بوس اویکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی ون ایویکو A%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی ون ایویکو A36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی ون ایویکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی بابکت کوبوتا s250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی دویتس 626</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی دویتس 2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کاترپیلار 3303</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کاترپیلار 3306</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کاترپیلار 3406</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کاترپیلار 3408</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کاترپیلار 3412</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کاترپیلار 3506</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کاترپیلار 3508</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کاترپیلار 3516</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کاترپیلار C13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کاترپیلار C15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کاترپیلار C18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کاترپیلار C32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کاترپیلار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات یدکی لوازم یدکی غلطک هپکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی بیل هپکو 210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی بیل هپکو 220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی بیل هپکو 912</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی بیل هپکو A900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی بیل هپکو زنجیری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی غلطک هپکو ca25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی غلطک هپکو HC 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی غلطک هپکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی قطعات یدکی غلطک هپکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی لوازم یدکی غلطک هپکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده لوازم یدکی غلطک هپکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات یدکی گریدر فیات الیس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی گریدر فیات الیس FG75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی گریدر فیات الیس fr15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی گریدر فیات الیس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی لودر فیات الیس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کامیون ایویکو 330</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کامیون ایویکو 440</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کامیون ایویکو 720</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات  یدکی کامیون فاو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کامیون فاو یورو 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کامیون فاو یورو 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات یدکی بیل مکانیکی لیبهر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی بیل مکانیکی لیبهر  932</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی بیل مکانیکی لیبهر  A900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی بیل مکانیکی لیبهر 912</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی بیل مکانیکی لیبهر 922</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی بیل مکانیکی لیبهر 974</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی بیل مکانیکی لیبهر D916</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی موتور لیبهر D916</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی لوازم یدکی بیل مکانیکی لیبهر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلوک سیلندر بیل مکانیکی میتسوبیشی 6 d16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلوک سیلندر دیزل میتسوبیشی  6 d16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلوک سیلندر میتسوبیشی 6d16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات یدکی کامل یانمار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم کامل  موتور یانمار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش پمپ کلاج جرثقیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش دینام لیفتراکی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش دینام لیفتراک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واتر پمپ ایویکو a36 و a50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خاموش کن بابکت  کوبوتا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خاموش کن کوبوتا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">انژکتور کامل موتور جی ام</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بوش فارسونگاه دویتس ۹۱۲</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بوش میل سوپاپ دویتس ۹۱۲</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ترموستات دویتس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ترموستات ژنراتور ام وی ام</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تسمه سفت کن دویتس ۹۱۲</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تسمه سفت کن دویتس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درب قالپاق دویتس ۹۱۲</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">دسته موتور دویتس ۹۱۲</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رینگ چرخ لیفتراک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رینگ موتور دویتس ۹۱۲</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سرسیلندر کامل دویتس ۹۱۲</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سوپاپ دویتس ۹۱۲</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سوپاپ دویتس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کیت بوش دویتس ۹۱۲</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واشر درب قالپاق دویتس ۹۱۲</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">یاتاقان دویتس ۹۱۲ کلبن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4880,5641 +10296,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">لوارم یدکی یانمار 4D92E</w:t>
-[...5589 lines deleted...]
-              <w:t xml:space="preserve">انژکتور کامل موتور جی ام</w:t>
+              <w:t xml:space="preserve">نمایندگی لوازم موتور یانمار YANMAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 