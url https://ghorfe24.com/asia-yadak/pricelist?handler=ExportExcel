--- v0 (2026-01-28)
+++ v1 (2026-08-11)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="آسیا یدک55415408-021" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1083" uniqueCount="363">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1065" uniqueCount="357">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">توربو شارژ اتوبوس</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی موتور بلدوزر- نمایندگی لوازم بلدوزر</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی بنز مایلر- نمایندگی فروش لوازم بنز مایلر</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم بیل مکانیکی لیبهر</t>
   </si>
   <si>
@@ -447,699 +447,681 @@
   <si>
     <t xml:space="preserve">لیست قیمت لوازم یدکی بابکت s250</t>
   </si>
   <si>
     <t xml:space="preserve">موتور بابکت فوریوز UZ1020</t>
   </si>
   <si>
     <t xml:space="preserve">موتور بابکت کوبوتا</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش موتور بابکت s250</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی لوازم یدکی بابکت s250</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی موتور بابکت  s130</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده لوازم یدکی بابکت s250</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده موتور بابکت  s130</t>
   </si>
   <si>
-    <t xml:space="preserve">عامل فروش موتور یانمار YANMAR</t>
+    <t xml:space="preserve">موتور جی ام GM 71</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور جی ام GM53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور جی ام GM92</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور جی ام GM149</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش موتور دویتس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قطعات یدکی موتور دویتس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت موتور دویتس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور دویتس 413</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور دویتس 511</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور دویتس 513</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور دویتس 616</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور دویتس 912</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور دویتس 913</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور دویتس 914</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور دویتس 1011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور دویتس 1012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور دویتس 1013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور دویتس 1015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور دویتس 2011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور دویتس 2012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور دویتس اروپایی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور دویتس بیل بکهو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور دویتس جرثقیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور دویتس دریایی فرانسه</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور دویتس دریایی هیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور دویتس دریایی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور دویتس کاترپیلار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور دویتس کوماتسو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش موتور دویتس دریایی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش موتور دویتس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی قطعات موتور دویتس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی لوازم موتور دویتس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی موتور دویتس دریایی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی موتور دویتس دیزل ژنراتور</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی موتور دویتس ماشین الات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده موتور دویتس راهسازی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار 212BFT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار 936</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار 938</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار 950</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار 966</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار 988B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار 3406</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار 3408</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار 3412</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار 3516</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار D6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار D8H</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار D8K</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار D8N</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار D343</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار D348</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار D353</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار D398</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار D399</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار M318</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی  موتور کاترپیلار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش موتور کاترپیلار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو  HD325-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو  HD325-3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو  PC200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو  PC200-5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو  PC300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو D155A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو PC180-7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو PC220-6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو PC220-7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو PC1000-7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو WA120</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو WA380-3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو WA470</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو WA470-3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو WA600-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو WA600-3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی موتور کوماتسو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کارگاهی لیبهر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کامل لیبهر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور لودر لیبهر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور لیبهر 512</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور لیبهر 902</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور لیبهر 912</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور لیبهر 932</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور لیبهر D904T</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور لیبهر D924T</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور بیل بکهو  نیوهلند</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور نیوهلند W170</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور نیوهلند W190</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قطعات دیزل ژنراتور 234  ام وی ام mwm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قطعات دیزل ژنراتور TBD 234</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قطعات دیزل ژنراتور ام وی ام mwm 234</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قطعات دیزل ژنراتور ام وی ام mwm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قطعات دیزل ژنراتور ام وی ام</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قطعات یدکی دیزل ژنراتور ام وی ام</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم دیزل ژنراتور TBD 234</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم قطعات دیزل ژنراتور ام وی ام mwm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی دیزل ژنراتور ام وی ام mwm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی دیزل ژنراتور ام وی ام</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش قطعات دیزل ژنراتور ام وی ام mwm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده قطعات دیزل ژنراتور ام وی ام mwm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 تنی لوازم یدکی کامیون ایسوزو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کامیون ایسوزو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش لوازم یدکی کامیون ایسوزو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قطعات یدکی  mtu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی mtu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی هاتص  108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی هاتص  790</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کامیون ماک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی ماک دماغ دار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی ماک مترویی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش لوازم یدکی خاور</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کامیون فوتون 6 تن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تیغه لودر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده تیغه لودر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی بیل بکهو نیو هلند</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی مینی لودر s300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی مینی لودر s350</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ناخن لودر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش ناخن لودر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قطعات یدکی لیستر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی لیستر HR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی لیستر SR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی لیستر ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی لیستر ts</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده لوازم یدکی لیستر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش لوازم یدکی مایلر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی زیر مایلر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی مایلر سوپر دار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی امبولانس ایویکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی ایویکو a36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی مینی بوس اویکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی ون ایویکو A%)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی ون ایویکو A36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی ون ایویکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی بابکت کوبوتا s250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی دویتس 626</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی دویتس 2013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کاترپیلار 3303</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کاترپیلار 3306</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کاترپیلار 3406</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کاترپیلار 3408</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کاترپیلار 3412</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کاترپیلار 3506</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کاترپیلار 3508</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کاترپیلار 3516</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کاترپیلار C13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کاترپیلار C15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کاترپیلار C18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کاترپیلار C32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کاترپیلار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قطعات یدکی لوازم یدکی غلطک هپکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی بیل هپکو 210</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی بیل هپکو 220</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی بیل هپکو 912</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی بیل هپکو A900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی بیل هپکو زنجیری</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی غلطک هپکو ca25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی غلطک هپکو HC 100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی غلطک هپکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی قطعات یدکی غلطک هپکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی لوازم یدکی غلطک هپکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده لوازم یدکی غلطک هپکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قطعات یدکی گریدر فیات الیس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی گریدر فیات الیس FG75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی گریدر فیات الیس fr15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی گریدر فیات الیس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی لودر فیات الیس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کامیون ایویکو 330</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کامیون ایویکو 440</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کامیون ایویکو 720</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قطعات  یدکی کامیون فاو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کامیون فاو یورو 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کامیون فاو یورو 4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قطعات یدکی بیل مکانیکی لیبهر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی بیل مکانیکی لیبهر  932</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی بیل مکانیکی لیبهر  A900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی بیل مکانیکی لیبهر 912</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی بیل مکانیکی لیبهر 922</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی بیل مکانیکی لیبهر 974</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی بیل مکانیکی لیبهر D916</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی موتور لیبهر D916</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی لوازم یدکی بیل مکانیکی لیبهر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بلوک سیلندر بیل مکانیکی میتسوبیشی 6 d16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بلوک سیلندر دیزل میتسوبیشی  6 d16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بلوک سیلندر میتسوبیشی 6d16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قطعات یدکی کامل یانمار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم کامل  موتور یانمار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش پمپ کلاج جرثقیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش دینام لیفتراکی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش دینام لیفتراک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واتر پمپ ایویکو a36 و a50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خاموش کن بابکت  کوبوتا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خاموش کن کوبوتا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">انژکتور کامل موتور جی ام</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بوش فارسونگاه دویتس ۹۱۲</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بوش میل سوپاپ دویتس ۹۱۲</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ترموستات دویتس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ترموستات ژنراتور ام وی ام</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تسمه سفت کن دویتس ۹۱۲</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تسمه سفت کن دویتس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درب قالپاق دویتس ۹۱۲</t>
+  </si>
+  <si>
+    <t xml:space="preserve">دسته موتور دویتس ۹۱۲</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رینگ چرخ لیفتراک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رینگ موتور دویتس ۹۱۲</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سرسیلندر کامل دویتس ۹۱۲</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سوپاپ دویتس ۹۱۲</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سوپاپ دویتس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کیت بوش دویتس ۹۱۲</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واشر درب قالپاق دویتس ۹۱۲</t>
+  </si>
+  <si>
+    <t xml:space="preserve">یاتاقان دویتس ۹۱۲ کلبن</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی موتور یانمار YANMAR</t>
   </si>
   <si>
-    <t xml:space="preserve">لوارم یدکی یانمار 4D92E</t>
-[...641 lines deleted...]
-    <t xml:space="preserve">انژکتور کامل موتور جی ام</t>
+    <t xml:space="preserve">نمایندگی لوازم موتور یانمار YANMAR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -3945,315 +3927,315 @@
     </row>
     <row r="253">
       <c r="A253" t="s">
         <v>255</v>
       </c>
       <c r="B253" t="s">
         <v>4</v>
       </c>
       <c r="C253" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
         <v>256</v>
       </c>
       <c r="B254" t="s">
         <v>4</v>
       </c>
       <c r="C254" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>257</v>
+        <v>33</v>
       </c>
       <c r="B255" t="s">
         <v>4</v>
       </c>
       <c r="C255" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B256" t="s">
         <v>4</v>
       </c>
       <c r="C256" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="B257" t="s">
         <v>4</v>
       </c>
       <c r="C257" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B258" t="s">
         <v>4</v>
       </c>
       <c r="C258" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B259" t="s">
         <v>4</v>
       </c>
       <c r="C259" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B260" t="s">
         <v>4</v>
       </c>
       <c r="C260" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B261" t="s">
         <v>4</v>
       </c>
       <c r="C261" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B262" t="s">
         <v>4</v>
       </c>
       <c r="C262" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B263" t="s">
         <v>4</v>
       </c>
       <c r="C263" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B264" t="s">
         <v>4</v>
       </c>
       <c r="C264" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B265" t="s">
         <v>4</v>
       </c>
       <c r="C265" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="B266" t="s">
         <v>4</v>
       </c>
       <c r="C266" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B267" t="s">
         <v>4</v>
       </c>
       <c r="C267" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="B268" t="s">
         <v>4</v>
       </c>
       <c r="C268" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B269" t="s">
         <v>4</v>
       </c>
       <c r="C269" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B270" t="s">
         <v>4</v>
       </c>
       <c r="C270" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="B271" t="s">
         <v>4</v>
       </c>
       <c r="C271" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B272" t="s">
         <v>4</v>
       </c>
       <c r="C272" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B273" t="s">
         <v>4</v>
       </c>
       <c r="C273" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B274" t="s">
         <v>4</v>
       </c>
       <c r="C274" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B275" t="s">
         <v>4</v>
       </c>
       <c r="C275" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="B276" t="s">
         <v>4</v>
       </c>
       <c r="C276" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B277" t="s">
         <v>4</v>
       </c>
       <c r="C277" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B278" t="s">
         <v>4</v>
       </c>
       <c r="C278" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>33</v>
+        <v>280</v>
       </c>
       <c r="B279" t="s">
         <v>4</v>
       </c>
       <c r="C279" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
         <v>281</v>
       </c>
       <c r="B280" t="s">
         <v>4</v>
       </c>
       <c r="C280" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
         <v>282</v>
       </c>
       <c r="B281" t="s">
         <v>4</v>
@@ -5051,116 +5033,50 @@
         <v>4</v>
       </c>
       <c r="C353" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
         <v>355</v>
       </c>
       <c r="B354" t="s">
         <v>4</v>
       </c>
       <c r="C354" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
         <v>356</v>
       </c>
       <c r="B355" t="s">
         <v>4</v>
       </c>
       <c r="C355" t="s">
-        <v>4</v>
-[...64 lines deleted...]
-      <c r="C361" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>