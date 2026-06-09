--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -56,978 +56,495 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت عمده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت خرده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">زانوی استیل</w:t>
-[...805 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">لیست قیمت شیر توپی آلفا </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر گازی آلفا کلاس 800 فولادی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">0 تومان</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">0 تومان</w:t>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر گازی آلفا کلاس 800 استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1097,76 +614,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر سوزنی کربن استیل</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر دیافراگمی استنلس استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1279,206 +770,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">زانوی استیل صنایع دارویی</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر توپی آلفا کربن استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر گازی کلاس 800 استیل</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">تولید کننده شیر توپی آلفا</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2475,76 +1836,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تولید کننده شیر توپی استیل فلنجدار</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">تولید کننده شیر توپی استیل کلاس 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2553,102 +1888,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تولید کننده شیر توپی بخار استیل</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر توپی استنلس استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2969,76 +2252,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی شیر توپی استیل در بازار</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">وارد کننده شیر توپی استیل فلنج دار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3203,76 +2460,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فلنج F5</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فلنج F11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3333,102 +2564,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فلنج F51</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فلنج F53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3723,388 +2902,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تولید شیر گازی فولادی دو تیکه </w:t>
-[...336 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">تولید کننده شیر گازی استیل (مکانیک آب)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4295,76 +3136,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">قیمت شیر گازی استیل دنده ای</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر فلکه کشویی هفت تیر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4425,362 +3240,128 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نماینده فروش شیرالات هفت تیر</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر پروانه ای هفت تیر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر پروانه ای ویفری (بدون فلنج هفت تیر</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر فشار شکن هفت تیر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر کروی هفت تیر</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر کشویی زبانه فلزی کلاس ۱۵۰ هفت تیر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر هوای دو محفظه ای – دو روزنه ای هفت تیر</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر یکطرفه دریچه ای هفت تیر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4789,128 +3370,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر یکطرفه فنری S2هفت تیر</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر گازی مکانیک آب استیل 316</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4945,258 +3448,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر استیل داپلکس</w:t>
-[...206 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">تردولت الوی استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -5413,492 +3708,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">استیم تراپ ارمسترانگ اصلی</w:t>
-[...440 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فلنج  کور استنلس استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -6064,1064 +3917,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">تولید کننده فلنج گلودار فولادی</w:t>
-            </w:r>
-[...1012 lines deleted...]
-              <w:t xml:space="preserve">نمایندگی فروش کنتور اب گرم</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 