--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -7,139 +7,103 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="گروه صنعتی آس استیل" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="732" uniqueCount="246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="405" uniqueCount="137">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
-    <t xml:space="preserve">زانوی استیل</t>
+    <t xml:space="preserve">لیست قیمت شیر توپی آلفا </t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
-    <t xml:space="preserve">اتصالات استیل ساکت</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر گازی آلفا کلاس 800 فولادی</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر فلکه  سوزنی استیل 316</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر گازی آلفا کلاس 800 استیل</t>
   </si>
   <si>
     <t xml:space="preserve">زانوی استیل صنایع غذایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی آلفا کلاس 800</t>
   </si>
   <si>
     <t xml:space="preserve">کلمپ استیل</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر سوزنی کربن استیل</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر دیافراگمی استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">کلمپ استیل دارویی</t>
   </si>
   <si>
     <t xml:space="preserve">کلمپ استیل صنایع غذایی</t>
   </si>
   <si>
     <t xml:space="preserve">خرید فلنج استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده فلنج استیل</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج استیل</t>
   </si>
   <si>
-    <t xml:space="preserve">زانوی استیل صنایع دارویی</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر توپی آلفا کربن استیل</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر گازی کلاس 800 استیل</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">تولید کننده شیر توپی آلفا</t>
   </si>
   <si>
     <t xml:space="preserve">شیر آلفا استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی آلفا </t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی آلفا استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی آلفا فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">بورس فروش فلنج استیل</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج استیل  304</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج استیل  316</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج استیل  اسلیپون</t>
@@ -216,579 +180,288 @@
   <si>
     <t xml:space="preserve">فلنج تخت استیل A105</t>
   </si>
   <si>
     <t xml:space="preserve">مرکز فروش فلنج استیل</t>
   </si>
   <si>
     <t xml:space="preserve">تامین کننده شیر توپی استیل فلنج دار</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده شیر توپی استیل کلاس 300</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده شیر توپی استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده شیر توپی استیل 304</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده شیر توپی استیل 316</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده شیر توپی استیل pn16</t>
   </si>
   <si>
-    <t xml:space="preserve">تولید کننده شیر توپی استیل فلنجدار</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">تولید کننده شیر توپی استیل کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده شیر توپی استیل</t>
   </si>
   <si>
-    <t xml:space="preserve">تولید کننده شیر توپی بخار استیل</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر توپی استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی استیل 317L</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی استیل dn50</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی استیل اروپایی کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی استیل فلنجدار pn16</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی استیل کلاس 300 wcb</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی آلیاژ بالا</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی تمام استیل 316</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی تمام استیل کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی داپلکس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی فلنجدار استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی کلاس 150 ansi</t>
   </si>
   <si>
     <t xml:space="preserve">شیرتوپی استیل فلنجدار کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">مرکز فروش شیر توپی استیل فلنج دار</t>
   </si>
   <si>
-    <t xml:space="preserve">نمایندگی شیر توپی استیل در بازار</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">وارد کننده شیر توپی استیل فلنج دار</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر توپی استیل کلاس 300</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیرتوپی استیل فلنجدار کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج 304L</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج A350</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج A694</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج A707</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج F1</t>
   </si>
   <si>
-    <t xml:space="preserve">فلنج F5</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">فلنج F11</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج F22</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج F42</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج F50</t>
   </si>
   <si>
-    <t xml:space="preserve">فلنج F51</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">فلنج F53</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج استیل اسلیپون 304</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج استیل اسلیپون 316</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج استیل دنده ای (رزوه ای)</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج استیل کور 304</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج استیل گلودار استاتیک</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج استیل گلودار ساق بلند</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج عینکی 4 اینچ</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج گلودار استیل 316</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج گلودار استیل کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج گلودار استیل کلاس 300</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج گلودار استیل</t>
   </si>
   <si>
-    <t xml:space="preserve">تولید شیر گازی فولادی دو تیکه </t>
-[...37 lines deleted...]
-  <si>
     <t xml:space="preserve">تولید کننده شیر گازی استیل (مکانیک آب)</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده شیر گازی استیل  </t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده شیر گازی استیل 316</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده شیر گازی استیل 1000 وگ</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده شیر گازی استیل دنده ای </t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده شیر گازی استیل ساکت</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی استیل 316 (مکانیک آب)</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی استیل 1000 وگ دنده ای</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی استیل مکانیک آب</t>
   </si>
   <si>
-    <t xml:space="preserve">قیمت شیر گازی استیل دنده ای</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر فلکه کشویی هفت تیر</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی زبانه لاستیکی هفت تیر</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش شیرالات هفت تیر</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش شیرالات هفت تیر</t>
   </si>
   <si>
-    <t xml:space="preserve">نماینده فروش شیرالات هفت تیر</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر پروانه ای هفت تیر</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر پروانه ای ویفری (بدون فلنج هفت تیر</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر فشار شکن هفت تیر</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر کروی هفت تیر</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر کشویی زبانه فلزی کلاس ۱۵۰ هفت تیر</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر هوای دو محفظه ای – دو روزنه ای هفت تیر</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر یکطرفه دریچه ای هفت تیر</t>
   </si>
   <si>
     <t xml:space="preserve">شیر یکطرفه فنری هفت تیر</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر یکطرفه فنری S2هفت تیر</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر گازی مکانیک آب استیل 316</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی مکانیک آب استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی مکانیک آب</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر استیل داپلکس</t>
-[...22 lines deleted...]
-  <si>
     <t xml:space="preserve">تردولت الوی استیل</t>
   </si>
   <si>
     <t xml:space="preserve">ساکولت الوی استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج اسپیکات الوی استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج تخت الوی استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج دنده ای الوی استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج رزوه ای الوی استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج عینکی الوی استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج کور الوی استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج گلودار الوی استیل</t>
   </si>
   <si>
     <t xml:space="preserve">ولدولت الوی استیل</t>
   </si>
   <si>
-    <t xml:space="preserve">استیم تراپ ارمسترانگ اصلی</t>
-[...49 lines deleted...]
-  <si>
     <t xml:space="preserve">فلنج  کور استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج  گلودار استنلس استیل کلاس 600</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج اسلیپون استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج تخت استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج اسلیپون فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج تخت  فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج دنده ای فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج گلودار فولادی کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج گلودار فولادی</t>
-  </si>
-[...115 lines deleted...]
-    <t xml:space="preserve">نمایندگی فروش کنتور اب گرم</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1746,260 +1419,260 @@
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>87</v>
       </c>
       <c r="B85" t="s">
         <v>4</v>
       </c>
       <c r="C85" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>88</v>
       </c>
       <c r="B86" t="s">
         <v>4</v>
       </c>
       <c r="C86" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
       <c r="B87" t="s">
         <v>4</v>
       </c>
       <c r="C87" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B88" t="s">
         <v>4</v>
       </c>
       <c r="C88" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B89" t="s">
         <v>4</v>
       </c>
       <c r="C89" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B102" t="s">
         <v>4</v>
       </c>
       <c r="C102" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B103" t="s">
         <v>4</v>
       </c>
       <c r="C103" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B104" t="s">
         <v>4</v>
       </c>
       <c r="C104" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B105" t="s">
         <v>4</v>
       </c>
       <c r="C105" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
       <c r="B106" t="s">
         <v>4</v>
       </c>
       <c r="C106" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>108</v>
       </c>
       <c r="B107" t="s">
         <v>4</v>
       </c>
       <c r="C107" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>109</v>
       </c>
       <c r="B108" t="s">
         <v>4</v>
@@ -2280,1249 +1953,50 @@
         <v>4</v>
       </c>
       <c r="C133" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>135</v>
       </c>
       <c r="B134" t="s">
         <v>4</v>
       </c>
       <c r="C134" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>136</v>
       </c>
       <c r="B135" t="s">
         <v>4</v>
       </c>
       <c r="C135" t="s">
-        <v>4</v>
-[...1197 lines deleted...]
-      <c r="C244" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>