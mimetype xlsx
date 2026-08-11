--- v0 (2025-12-05)
+++ v1 (2026-08-11)
@@ -1177,53 +1177,50 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">تله بخار اسپیراکس سارکو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -1240,805 +1237,1169 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر خودکار دبل پلیت</w:t>
-[...128 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">تراپ اسپیراکس سارکو DN25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">رگلاتور فیشر 67CFR</w:t>
-[...492 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">تراپ اسپیراکس سارکو BPS32Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پوزیشنر زیمنس چینی</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">فلومتر بروکس 5850s</w:t>
+              <w:t xml:space="preserve">پوزیشنر زیمنس 5125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پوزیشنر سامسون پنوماتیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پوزیشنر سامسون چینی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پوزیشنر سامسون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید پوزیشنر سامسون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش پوزیشنر سامسون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش پوزیشنر سامسون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت پوزیشنر سامسون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی پوزیشنر سامسون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش پوزیشنر سامسون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده پوزیشنر سامسون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پوزیشنر metso</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پوزیشنر NELES NP724</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پوزیشنر متسو metso</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پوزیشنر متسو ND 9106-IO2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پوزیشنر متسو ND9000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پوزیشنر متسو NE 724</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پوزیشنر متسو NE624</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پوزیشنر متسو NE700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پوزیشنر متسو اصلی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پوزیشنر متسو دیجیتال</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پوزیشنر متسو نلس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پوزیشنر متسو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده پوزیشنر متسو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش پوزیشنر متسو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش پوزیشنر متسو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده پوزیشنر متسو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت پوزیشنر متسو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی پوزیشنر متسو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش پوزیشنر متسو metso</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش پوزیشنر متسو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده پوزیشنر متسو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">AFR-رگلاتور فیشر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور فیشر 67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور فیشر cfr 67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور فیشر TYPE 99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور فیشر چینی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور فیشر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش رگلاتور فیشر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش رگلاتور فیشر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت رگلاتور فیشر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی رگلاتور فیشر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2046,2182 +2407,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پوزیشنر زیمنس 5210</w:t>
-[...2130 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کنترل ولو کلاس 300 مسونیلن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -10471,50 +8700,1792 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">تولید کننده مهره واشردار استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات استیل erne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات استیل ارنه فیتینگ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات جوشی NACe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات جوشی تکنو فورج</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات جوشی تکنوفورج</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات جوشی تولید داخل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات فشار قوی ایرانی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات فولادی Techno forge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات کلاس ۳۰۰۰ T تایوان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات کلاس ۳۰۰۰ تی تایوان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات کلاس ۳۰۰۰ فورج ایرانی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده اتصالات کلاس ۱۵۰ استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه 3 اینچ فولادی چرو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر کشویی فولادی ۲ اینچ omb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیرفلکه ۲ اینچ استیل کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوله استیل sandvik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوله استیل سندویک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوله تناریس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوله درزدار ایرانی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوله درزدار کاوه</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوله فولادی ۲ اینچ سومیتومو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوله فولادی nippon steel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوله فولادی sumitomo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوله فولادی tenaris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوله فولادی تناریس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوله فولادی مانیسمان تناریس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوله فولادی نیپون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوله فولادی۲ اینچ نیپون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوله مانیسمان ۴ اینچ تناریس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوله مانیسمان سومیتومو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوله مانیسمان نیپون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ST فلنج فولادی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده وندور لیست</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سازنده AVL فلنج</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج ایرانی AVL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج ساکت فولادی فد</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج فولادی سانتافه</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سازنده داخلی فلنج</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج فولادی ۱ اینچ فد fad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج‌ فولادی فد</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج فولادی گلودار Fad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">A105 قیمت فلنج</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید داخل A105 فلنج</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج راکتی فورج</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج عینکی فورج</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج فورج A105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج فورج Fad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج فورج ایرانی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج فورج تولید داخل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت فلنج فورج</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش فلنج ملسی melesi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج استیل فورج ملسی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج اسلیپون ۲ اینچ ملسی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج اسلیپون ۳ اینچ ملسی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج اسلیپون ۶ اینچ ملسی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج راکتی ملسی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج عینکی ملسی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج فورج گلودار ملسی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج فورج ملسی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج فولادی فورج برند ملسی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج کور فولادی ملسی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج گلودار ۲ اینچ ملسی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج گلودار ۴ اینچ ملسی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج گلودار ۶ اینچ ملسی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج ملسی MELESI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فلنج ملسی در ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده فلنج ملسی A105 MELESI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 