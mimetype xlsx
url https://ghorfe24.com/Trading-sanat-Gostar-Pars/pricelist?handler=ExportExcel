--- v0 (2025-12-05)
+++ v1 (2026-08-11)
@@ -7,403 +7,211 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="مهام پترو صنعت مبین" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1083" uniqueCount="357">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1080" uniqueCount="360">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ TLV</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ اسپیراکس سارکو</t>
   </si>
   <si>
     <t xml:space="preserve">تله بخار اسپیراکس سارکو</t>
   </si>
   <si>
     <t xml:space="preserve">فروش تراپ فولادی اسپیراکس سارکو</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر خودکار دبل پلیت</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">تراپ اسپیراکس سارکو DN25</t>
   </si>
   <si>
-    <t xml:space="preserve">رگلاتور فیشر 67CFR</t>
-[...55 lines deleted...]
-  <si>
     <t xml:space="preserve">تراپ اسپیراکس سارکو BPS32Y</t>
   </si>
   <si>
-    <t xml:space="preserve">پوزیشنر زیمنس چینی</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">فلومتر بروکس 5850s</t>
+    <t xml:space="preserve">پوزیشنر زیمنس 5125</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پوزیشنر سامسون پنوماتیک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پوزیشنر سامسون چینی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پوزیشنر سامسون</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خرید پوزیشنر سامسون</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش پوزیشنر سامسون</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش پوزیشنر سامسون</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت پوزیشنر سامسون</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی پوزیشنر سامسون</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش پوزیشنر سامسون</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده پوزیشنر سامسون</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پوزیشنر metso</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پوزیشنر NELES NP724</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پوزیشنر متسو metso</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پوزیشنر متسو ND 9106-IO2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پوزیشنر متسو ND9000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پوزیشنر متسو NE 724</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پوزیشنر متسو NE624</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پوزیشنر متسو NE700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پوزیشنر متسو اصلی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پوزیشنر متسو دیجیتال</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پوزیشنر متسو نلس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پوزیشنر متسو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده پوزیشنر متسو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش پوزیشنر متسو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش پوزیشنر متسو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده پوزیشنر متسو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت پوزیشنر متسو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی پوزیشنر متسو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش پوزیشنر متسو metso</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش پوزیشنر متسو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده پوزیشنر متسو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AFR-رگلاتور فیشر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رگلاتور فیشر 67</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رگلاتور فیشر cfr 67</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رگلاتور فیشر TYPE 99</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رگلاتور فیشر چینی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رگلاتور فیشر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش رگلاتور فیشر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش رگلاتور فیشر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت رگلاتور فیشر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی رگلاتور فیشر</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده رگلاتور فیشر</t>
   </si>
   <si>
-    <t xml:space="preserve">پوزیشنر زیمنس 5210</t>
-[...232 lines deleted...]
-  <si>
     <t xml:space="preserve">کنترل ولو کلاس 300 مسونیلن</t>
   </si>
   <si>
     <t xml:space="preserve">کنترل ولو مسونیلن 1500</t>
   </si>
   <si>
     <t xml:space="preserve">کنترل ولو مسونیلن</t>
   </si>
   <si>
     <t xml:space="preserve">کنترل ولو وی بال مسونیلن</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش کنترل ولو مسونیلن</t>
   </si>
   <si>
     <t xml:space="preserve">تله بخار آرمسترانگ</t>
   </si>
   <si>
     <t xml:space="preserve">تله بخار ترموستاتیک اسپیراکس سارکو</t>
   </si>
   <si>
     <t xml:space="preserve">تله بخار چدنی اسپیراکس سارکو</t>
   </si>
   <si>
     <t xml:space="preserve">تله بخار داگلاس</t>
@@ -1078,50 +886,251 @@
     <t xml:space="preserve">تولید کننده مهره استاد بولتی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده مهره آهنی گالوانیزه DIN 1587</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده مهره بلند استیل و آهنی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده مهره پرچی استیل لبه دار</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده مهره پرچی شش گوش</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده مهره جوشی از سایز 4 الی 16</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده مهره چاکدار</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده مهره چهارگوش مربعی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده مهره واشردار استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات استیل erne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات استیل ارنه فیتینگ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات جوشی NACe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات جوشی تکنو فورج</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات جوشی تکنوفورج</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات جوشی تولید داخل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات فشار قوی ایرانی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات فولادی Techno forge</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات کلاس ۳۰۰۰ T تایوان</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات کلاس ۳۰۰۰ تی تایوان</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات کلاس ۳۰۰۰ فورج ایرانی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده اتصالات کلاس ۱۵۰ استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه 3 اینچ فولادی چرو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر کشویی فولادی ۲ اینچ omb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیرفلکه ۲ اینچ استیل کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوله استیل sandvik</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوله استیل سندویک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوله تناریس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوله درزدار ایرانی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوله درزدار کاوه</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوله فولادی ۲ اینچ سومیتومو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوله فولادی nippon steel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوله فولادی sumitomo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوله فولادی tenaris</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوله فولادی تناریس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوله فولادی مانیسمان تناریس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوله فولادی نیپون</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوله فولادی۲ اینچ نیپون</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوله مانیسمان ۴ اینچ تناریس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوله مانیسمان سومیتومو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوله مانیسمان نیپون</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ST فلنج فولادی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده وندور لیست</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سازنده AVL فلنج</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج ایرانی AVL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج ساکت فولادی فد</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج فولادی سانتافه</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سازنده داخلی فلنج</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج فولادی ۱ اینچ فد fad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج‌ فولادی فد</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج فولادی گلودار Fad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A105 قیمت فلنج</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید داخل A105 فلنج</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج راکتی فورج</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج عینکی فورج</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج فورج A105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج فورج Fad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج فورج ایرانی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج فورج تولید داخل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت فلنج فورج</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش فلنج ملسی melesi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج استیل فورج ملسی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج اسلیپون ۲ اینچ ملسی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج اسلیپون ۳ اینچ ملسی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج اسلیپون ۶ اینچ ملسی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج راکتی ملسی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج عینکی ملسی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج فورج گلودار ملسی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج فورج ملسی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج فولادی فورج برند ملسی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج کور فولادی ملسی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج گلودار ۲ اینچ ملسی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج گلودار ۴ اینچ ملسی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج گلودار ۶ اینچ ملسی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج ملسی MELESI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فلنج ملسی در ایران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده فلنج ملسی A105 MELESI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1738,51 +1747,51 @@
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>56</v>
       </c>
       <c r="B54" t="s">
         <v>4</v>
       </c>
       <c r="C54" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>57</v>
       </c>
       <c r="B55" t="s">
         <v>4</v>
       </c>
       <c r="C55" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>44</v>
+        <v>6</v>
       </c>
       <c r="B56" t="s">
         <v>4</v>
       </c>
       <c r="C56" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>58</v>
       </c>
       <c r="B57" t="s">
         <v>4</v>
       </c>
       <c r="C57" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>59</v>
       </c>
       <c r="B58" t="s">
         <v>4</v>
@@ -1815,568 +1824,568 @@
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>62</v>
       </c>
       <c r="B61" t="s">
         <v>4</v>
       </c>
       <c r="C61" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>63</v>
       </c>
       <c r="B62" t="s">
         <v>4</v>
       </c>
       <c r="C62" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>28</v>
+        <v>64</v>
       </c>
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B64" t="s">
         <v>4</v>
       </c>
       <c r="C64" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B65" t="s">
         <v>4</v>
       </c>
       <c r="C65" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B68" t="s">
         <v>4</v>
       </c>
       <c r="C68" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B69" t="s">
         <v>4</v>
       </c>
       <c r="C69" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B70" t="s">
         <v>4</v>
       </c>
       <c r="C70" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B72" t="s">
         <v>4</v>
       </c>
       <c r="C72" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B73" t="s">
         <v>4</v>
       </c>
       <c r="C73" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B74" t="s">
         <v>4</v>
       </c>
       <c r="C74" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B76" t="s">
         <v>4</v>
       </c>
       <c r="C76" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B77" t="s">
         <v>4</v>
       </c>
       <c r="C77" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B78" t="s">
         <v>4</v>
       </c>
       <c r="C78" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B79" t="s">
         <v>4</v>
       </c>
       <c r="C79" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B80" t="s">
         <v>4</v>
       </c>
       <c r="C80" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B82" t="s">
         <v>4</v>
       </c>
       <c r="C82" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B84" t="s">
         <v>4</v>
       </c>
       <c r="C84" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B85" t="s">
         <v>4</v>
       </c>
       <c r="C85" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B86" t="s">
         <v>4</v>
       </c>
       <c r="C86" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B87" t="s">
         <v>4</v>
       </c>
       <c r="C87" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B88" t="s">
         <v>4</v>
       </c>
       <c r="C88" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B89" t="s">
         <v>4</v>
       </c>
       <c r="C89" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B102" t="s">
         <v>4</v>
       </c>
       <c r="C102" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B103" t="s">
         <v>4</v>
       </c>
       <c r="C103" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B104" t="s">
         <v>4</v>
       </c>
       <c r="C104" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B105" t="s">
         <v>4</v>
       </c>
       <c r="C105" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B106" t="s">
         <v>4</v>
       </c>
       <c r="C106" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B107" t="s">
         <v>4</v>
       </c>
       <c r="C107" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B108" t="s">
         <v>4</v>
       </c>
       <c r="C108" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B109" t="s">
         <v>4</v>
       </c>
       <c r="C109" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>110</v>
+        <v>79</v>
       </c>
       <c r="B110" t="s">
         <v>4</v>
       </c>
       <c r="C110" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>111</v>
       </c>
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>112</v>
       </c>
       <c r="B112" t="s">
         <v>4</v>
@@ -2398,2751 +2407,2740 @@
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>114</v>
       </c>
       <c r="B114" t="s">
         <v>4</v>
       </c>
       <c r="C114" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>115</v>
       </c>
       <c r="B115" t="s">
         <v>4</v>
       </c>
       <c r="C115" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>43</v>
+        <v>116</v>
       </c>
       <c r="B116" t="s">
         <v>4</v>
       </c>
       <c r="C116" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B117" t="s">
         <v>4</v>
       </c>
       <c r="C117" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>38</v>
+        <v>118</v>
       </c>
       <c r="B118" t="s">
         <v>4</v>
       </c>
       <c r="C118" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B119" t="s">
         <v>4</v>
       </c>
       <c r="C119" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B120" t="s">
         <v>4</v>
       </c>
       <c r="C120" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B121" t="s">
         <v>4</v>
       </c>
       <c r="C121" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B122" t="s">
         <v>4</v>
       </c>
       <c r="C122" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B123" t="s">
         <v>4</v>
       </c>
       <c r="C123" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>6</v>
+        <v>124</v>
       </c>
       <c r="B124" t="s">
         <v>4</v>
       </c>
       <c r="C124" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B125" t="s">
         <v>4</v>
       </c>
       <c r="C125" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B126" t="s">
         <v>4</v>
       </c>
       <c r="C126" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B127" t="s">
         <v>4</v>
       </c>
       <c r="C127" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B128" t="s">
         <v>4</v>
       </c>
       <c r="C128" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B129" t="s">
         <v>4</v>
       </c>
       <c r="C129" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B130" t="s">
         <v>4</v>
       </c>
       <c r="C130" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B131" t="s">
         <v>4</v>
       </c>
       <c r="C131" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B132" t="s">
         <v>4</v>
       </c>
       <c r="C132" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B133" t="s">
         <v>4</v>
       </c>
       <c r="C133" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B134" t="s">
         <v>4</v>
       </c>
       <c r="C134" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B135" t="s">
         <v>4</v>
       </c>
       <c r="C135" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>133</v>
+        <v>67</v>
       </c>
       <c r="B136" t="s">
         <v>4</v>
       </c>
       <c r="C136" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B137" t="s">
         <v>4</v>
       </c>
       <c r="C137" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B138" t="s">
         <v>4</v>
       </c>
       <c r="C138" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>4</v>
       </c>
       <c r="C139" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B140" t="s">
         <v>4</v>
       </c>
       <c r="C140" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>4</v>
       </c>
       <c r="C141" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B142" t="s">
         <v>4</v>
       </c>
       <c r="C142" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>4</v>
       </c>
       <c r="C143" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B144" t="s">
         <v>4</v>
       </c>
       <c r="C144" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>4</v>
       </c>
       <c r="C145" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B146" t="s">
         <v>4</v>
       </c>
       <c r="C146" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B147" t="s">
         <v>4</v>
       </c>
       <c r="C147" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B148" t="s">
         <v>4</v>
       </c>
       <c r="C148" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>4</v>
       </c>
       <c r="C149" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>4</v>
       </c>
       <c r="C150" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>4</v>
       </c>
       <c r="C151" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B152" t="s">
         <v>4</v>
       </c>
       <c r="C152" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>4</v>
       </c>
       <c r="C153" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>4</v>
       </c>
       <c r="C154" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>4</v>
       </c>
       <c r="C155" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>4</v>
       </c>
       <c r="C156" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>4</v>
       </c>
       <c r="C157" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B158" t="s">
         <v>4</v>
       </c>
       <c r="C158" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B159" t="s">
         <v>4</v>
       </c>
       <c r="C159" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>4</v>
       </c>
       <c r="C160" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B161" t="s">
         <v>4</v>
       </c>
       <c r="C161" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B162" t="s">
         <v>4</v>
       </c>
       <c r="C162" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B163" t="s">
         <v>4</v>
       </c>
       <c r="C163" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B164" t="s">
         <v>4</v>
       </c>
       <c r="C164" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B165" t="s">
         <v>4</v>
       </c>
       <c r="C165" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B166" t="s">
         <v>4</v>
       </c>
       <c r="C166" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B167" t="s">
         <v>4</v>
       </c>
       <c r="C167" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B168" t="s">
         <v>4</v>
       </c>
       <c r="C168" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B169" t="s">
         <v>4</v>
       </c>
       <c r="C169" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B170" t="s">
         <v>4</v>
       </c>
       <c r="C170" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B171" t="s">
         <v>4</v>
       </c>
       <c r="C171" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B172" t="s">
         <v>4</v>
       </c>
       <c r="C172" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B173" t="s">
         <v>4</v>
       </c>
       <c r="C173" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B174" t="s">
         <v>4</v>
       </c>
       <c r="C174" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B175" t="s">
         <v>4</v>
       </c>
       <c r="C175" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B176" t="s">
         <v>4</v>
       </c>
       <c r="C176" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B177" t="s">
         <v>4</v>
       </c>
       <c r="C177" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>143</v>
+        <v>177</v>
       </c>
       <c r="B178" t="s">
         <v>4</v>
       </c>
       <c r="C178" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B179" t="s">
         <v>4</v>
       </c>
       <c r="C179" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B180" t="s">
         <v>4</v>
       </c>
       <c r="C180" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B181" t="s">
         <v>4</v>
       </c>
       <c r="C181" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B182" t="s">
         <v>4</v>
       </c>
       <c r="C182" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B183" t="s">
         <v>4</v>
       </c>
       <c r="C183" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B184" t="s">
         <v>4</v>
       </c>
       <c r="C184" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B185" t="s">
         <v>4</v>
       </c>
       <c r="C185" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B186" t="s">
         <v>4</v>
       </c>
       <c r="C186" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>4</v>
       </c>
       <c r="C187" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B188" t="s">
         <v>4</v>
       </c>
       <c r="C188" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B189" t="s">
         <v>4</v>
       </c>
       <c r="C189" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B190" t="s">
         <v>4</v>
       </c>
       <c r="C190" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B191" t="s">
         <v>4</v>
       </c>
       <c r="C191" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B192" t="s">
         <v>4</v>
       </c>
       <c r="C192" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B193" t="s">
         <v>4</v>
       </c>
       <c r="C193" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>4</v>
       </c>
       <c r="C194" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B195" t="s">
         <v>4</v>
       </c>
       <c r="C195" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B196" t="s">
         <v>4</v>
       </c>
       <c r="C196" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>4</v>
       </c>
       <c r="C197" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B198" t="s">
         <v>4</v>
       </c>
       <c r="C198" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>4</v>
       </c>
       <c r="C199" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B200" t="s">
         <v>4</v>
       </c>
       <c r="C200" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B201" t="s">
         <v>4</v>
       </c>
       <c r="C201" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B202" t="s">
         <v>4</v>
       </c>
       <c r="C202" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B203" t="s">
         <v>4</v>
       </c>
       <c r="C203" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>131</v>
+        <v>203</v>
       </c>
       <c r="B204" t="s">
         <v>4</v>
       </c>
       <c r="C204" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B205" t="s">
         <v>4</v>
       </c>
       <c r="C205" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B206" t="s">
         <v>4</v>
       </c>
       <c r="C206" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B207" t="s">
         <v>4</v>
       </c>
       <c r="C207" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B208" t="s">
         <v>4</v>
       </c>
       <c r="C208" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B209" t="s">
         <v>4</v>
       </c>
       <c r="C209" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B210" t="s">
         <v>4</v>
       </c>
       <c r="C210" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B211" t="s">
         <v>4</v>
       </c>
       <c r="C211" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B212" t="s">
         <v>4</v>
       </c>
       <c r="C212" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B213" t="s">
         <v>4</v>
       </c>
       <c r="C213" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B214" t="s">
         <v>4</v>
       </c>
       <c r="C214" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B215" t="s">
         <v>4</v>
       </c>
       <c r="C215" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B216" t="s">
         <v>4</v>
       </c>
       <c r="C216" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>4</v>
       </c>
       <c r="C217" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B218" t="s">
         <v>4</v>
       </c>
       <c r="C218" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B219" t="s">
         <v>4</v>
       </c>
       <c r="C219" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B220" t="s">
         <v>4</v>
       </c>
       <c r="C220" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="B221" t="s">
         <v>4</v>
       </c>
       <c r="C221" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="B222" t="s">
         <v>4</v>
       </c>
       <c r="C222" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B223" t="s">
         <v>4</v>
       </c>
       <c r="C223" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B224" t="s">
         <v>4</v>
       </c>
       <c r="C224" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B225" t="s">
         <v>4</v>
       </c>
       <c r="C225" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B226" t="s">
         <v>4</v>
       </c>
       <c r="C226" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="B227" t="s">
         <v>4</v>
       </c>
       <c r="C227" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B228" t="s">
         <v>4</v>
       </c>
       <c r="C228" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="B229" t="s">
         <v>4</v>
       </c>
       <c r="C229" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B230" t="s">
         <v>4</v>
       </c>
       <c r="C230" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="B231" t="s">
         <v>4</v>
       </c>
       <c r="C231" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B232" t="s">
         <v>4</v>
       </c>
       <c r="C232" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B233" t="s">
         <v>4</v>
       </c>
       <c r="C233" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="B234" t="s">
         <v>4</v>
       </c>
       <c r="C234" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B235" t="s">
         <v>4</v>
       </c>
       <c r="C235" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="B236" t="s">
         <v>4</v>
       </c>
       <c r="C236" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B237" t="s">
         <v>4</v>
       </c>
       <c r="C237" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="B238" t="s">
         <v>4</v>
       </c>
       <c r="C238" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="B239" t="s">
         <v>4</v>
       </c>
       <c r="C239" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B240" t="s">
         <v>4</v>
       </c>
       <c r="C240" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="B241" t="s">
         <v>4</v>
       </c>
       <c r="C241" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="B242" t="s">
         <v>4</v>
       </c>
       <c r="C242" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B243" t="s">
         <v>4</v>
       </c>
       <c r="C243" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B244" t="s">
         <v>4</v>
       </c>
       <c r="C244" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="B245" t="s">
         <v>4</v>
       </c>
       <c r="C245" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="B246" t="s">
         <v>4</v>
       </c>
       <c r="C246" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B247" t="s">
         <v>4</v>
       </c>
       <c r="C247" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="B248" t="s">
         <v>4</v>
       </c>
       <c r="C248" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="B249" t="s">
         <v>4</v>
       </c>
       <c r="C249" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="B250" t="s">
         <v>4</v>
       </c>
       <c r="C250" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B251" t="s">
         <v>4</v>
       </c>
       <c r="C251" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="B252" t="s">
         <v>4</v>
       </c>
       <c r="C252" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="B253" t="s">
         <v>4</v>
       </c>
       <c r="C253" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B254" t="s">
         <v>4</v>
       </c>
       <c r="C254" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="B255" t="s">
         <v>4</v>
       </c>
       <c r="C255" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="B256" t="s">
         <v>4</v>
       </c>
       <c r="C256" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B257" t="s">
         <v>4</v>
       </c>
       <c r="C257" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="B258" t="s">
         <v>4</v>
       </c>
       <c r="C258" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="B259" t="s">
         <v>4</v>
       </c>
       <c r="C259" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B260" t="s">
         <v>4</v>
       </c>
       <c r="C260" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="B261" t="s">
         <v>4</v>
       </c>
       <c r="C261" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="B262" t="s">
         <v>4</v>
       </c>
       <c r="C262" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="B263" t="s">
         <v>4</v>
       </c>
       <c r="C263" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B264" t="s">
         <v>4</v>
       </c>
       <c r="C264" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="B265" t="s">
         <v>4</v>
       </c>
       <c r="C265" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="B266" t="s">
         <v>4</v>
       </c>
       <c r="C266" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B267" t="s">
         <v>4</v>
       </c>
       <c r="C267" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B268" t="s">
         <v>4</v>
       </c>
       <c r="C268" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="B269" t="s">
         <v>4</v>
       </c>
       <c r="C269" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="B270" t="s">
         <v>4</v>
       </c>
       <c r="C270" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="B271" t="s">
         <v>4</v>
       </c>
       <c r="C271" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B272" t="s">
         <v>4</v>
       </c>
       <c r="C272" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="B273" t="s">
         <v>4</v>
       </c>
       <c r="C273" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="B274" t="s">
         <v>4</v>
       </c>
       <c r="C274" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="B275" t="s">
         <v>4</v>
       </c>
       <c r="C275" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B276" t="s">
         <v>4</v>
       </c>
       <c r="C276" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="B277" t="s">
         <v>4</v>
       </c>
       <c r="C277" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="B278" t="s">
         <v>4</v>
       </c>
       <c r="C278" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B279" t="s">
         <v>4</v>
       </c>
       <c r="C279" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="B280" t="s">
         <v>4</v>
       </c>
       <c r="C280" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="B281" t="s">
         <v>4</v>
       </c>
       <c r="C281" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="B282" t="s">
         <v>4</v>
       </c>
       <c r="C282" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="B283" t="s">
         <v>4</v>
       </c>
       <c r="C283" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="B284" t="s">
         <v>4</v>
       </c>
       <c r="C284" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="B285" t="s">
         <v>4</v>
       </c>
       <c r="C285" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B286" t="s">
         <v>4</v>
       </c>
       <c r="C286" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="B287" t="s">
         <v>4</v>
       </c>
       <c r="C287" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="B288" t="s">
         <v>4</v>
       </c>
       <c r="C288" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B289" t="s">
         <v>4</v>
       </c>
       <c r="C289" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B290" t="s">
         <v>4</v>
       </c>
       <c r="C290" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="B291" t="s">
         <v>4</v>
       </c>
       <c r="C291" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B292" t="s">
         <v>4</v>
       </c>
       <c r="C292" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="B293" t="s">
         <v>4</v>
       </c>
       <c r="C293" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="B294" t="s">
         <v>4</v>
       </c>
       <c r="C294" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="B295" t="s">
         <v>4</v>
       </c>
       <c r="C295" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="B296" t="s">
         <v>4</v>
       </c>
       <c r="C296" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="B297" t="s">
         <v>4</v>
       </c>
       <c r="C297" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>4</v>
       </c>
       <c r="C298" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="B299" t="s">
         <v>4</v>
       </c>
       <c r="C299" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="B300" t="s">
         <v>4</v>
       </c>
       <c r="C300" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="B301" t="s">
         <v>4</v>
       </c>
       <c r="C301" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B302" t="s">
         <v>4</v>
       </c>
       <c r="C302" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B303" t="s">
         <v>4</v>
       </c>
       <c r="C303" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="B304" t="s">
         <v>4</v>
       </c>
       <c r="C304" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="B305" t="s">
         <v>4</v>
       </c>
       <c r="C305" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="B306" t="s">
         <v>4</v>
       </c>
       <c r="C306" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="B307" t="s">
         <v>4</v>
       </c>
       <c r="C307" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="B308" t="s">
         <v>4</v>
       </c>
       <c r="C308" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="B309" t="s">
         <v>4</v>
       </c>
       <c r="C309" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="B310" t="s">
         <v>4</v>
       </c>
       <c r="C310" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="B311" t="s">
         <v>4</v>
       </c>
       <c r="C311" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="B312" t="s">
         <v>4</v>
       </c>
       <c r="C312" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="B313" t="s">
         <v>4</v>
       </c>
       <c r="C313" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="B314" t="s">
         <v>4</v>
       </c>
       <c r="C314" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="B315" t="s">
         <v>4</v>
       </c>
       <c r="C315" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="B316" t="s">
         <v>4</v>
       </c>
       <c r="C316" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="B317" t="s">
         <v>4</v>
       </c>
       <c r="C317" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="B318" t="s">
         <v>4</v>
       </c>
       <c r="C318" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="B319" t="s">
         <v>4</v>
       </c>
       <c r="C319" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B320" t="s">
         <v>4</v>
       </c>
       <c r="C320" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="B321" t="s">
         <v>4</v>
       </c>
       <c r="C321" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="B322" t="s">
         <v>4</v>
       </c>
       <c r="C322" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="B323" t="s">
         <v>4</v>
       </c>
       <c r="C323" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B324" t="s">
         <v>4</v>
       </c>
       <c r="C324" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="B325" t="s">
         <v>4</v>
       </c>
       <c r="C325" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="B326" t="s">
         <v>4</v>
       </c>
       <c r="C326" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="B327" t="s">
         <v>4</v>
       </c>
       <c r="C327" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="B328" t="s">
         <v>4</v>
       </c>
       <c r="C328" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="B329" t="s">
         <v>4</v>
       </c>
       <c r="C329" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="B330" t="s">
         <v>4</v>
       </c>
       <c r="C330" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="B331" t="s">
         <v>4</v>
       </c>
       <c r="C331" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="B332" t="s">
         <v>4</v>
       </c>
       <c r="C332" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="B333" t="s">
         <v>4</v>
       </c>
       <c r="C333" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B334" t="s">
         <v>4</v>
       </c>
       <c r="C334" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="B335" t="s">
         <v>4</v>
       </c>
       <c r="C335" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="B336" t="s">
         <v>4</v>
       </c>
       <c r="C336" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="B337" t="s">
         <v>4</v>
       </c>
       <c r="C337" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="B338" t="s">
         <v>4</v>
       </c>
       <c r="C338" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="B339" t="s">
         <v>4</v>
       </c>
       <c r="C339" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="B340" t="s">
         <v>4</v>
       </c>
       <c r="C340" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="B341" t="s">
         <v>4</v>
       </c>
       <c r="C341" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="B342" t="s">
         <v>4</v>
       </c>
       <c r="C342" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B343" t="s">
         <v>4</v>
       </c>
       <c r="C343" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="B344" t="s">
         <v>4</v>
       </c>
       <c r="C344" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="B345" t="s">
         <v>4</v>
       </c>
       <c r="C345" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="B346" t="s">
         <v>4</v>
       </c>
       <c r="C346" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="B347" t="s">
         <v>4</v>
       </c>
       <c r="C347" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="B348" t="s">
         <v>4</v>
       </c>
       <c r="C348" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B349" t="s">
         <v>4</v>
       </c>
       <c r="C349" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="B350" t="s">
         <v>4</v>
       </c>
       <c r="C350" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="B351" t="s">
         <v>4</v>
       </c>
       <c r="C351" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="B352" t="s">
         <v>4</v>
       </c>
       <c r="C352" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="B353" t="s">
         <v>4</v>
       </c>
       <c r="C353" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B354" t="s">
         <v>4</v>
       </c>
       <c r="C354" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="B355" t="s">
         <v>4</v>
       </c>
       <c r="C355" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="B356" t="s">
         <v>4</v>
       </c>
       <c r="C356" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B357" t="s">
         <v>4</v>
       </c>
       <c r="C357" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B358" t="s">
         <v>4</v>
       </c>
       <c r="C358" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="B359" t="s">
         <v>4</v>
       </c>
       <c r="C359" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B360" t="s">
         <v>4</v>
       </c>
       <c r="C360" t="s">
-        <v>4</v>
-[...9 lines deleted...]
-      <c r="C361" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>