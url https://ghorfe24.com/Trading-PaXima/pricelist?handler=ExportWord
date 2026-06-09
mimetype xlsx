--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -298,50 +298,86 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">دستگاه آر اف فرکشنال ترمیا</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -1788,50 +1824,258 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:t xml:space="preserve">فروش یکدستگاه جوانساز آراف فرکشنال اسکارلت S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش یکدستگاه  لیزرمینی کندلا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش یکدستگاه لیزر الکس نابلکس NOBLEX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش یک دستگاه هایفو دابلو گلد پرمیوم GOLD PREMIUM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش یک دستگاه لیزر الکس نابلکسNOBLEX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش یک دستگاه لیزر الکس سینگل اکسنتوSINGLE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش یکدستگاه هایفو اولتراسل Ulteracel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش یک دستگاه لیزرالکس اندیگ الیت پلاس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:t xml:space="preserve">فروش یک دستگاه لیزر الکس کندلا پرویو ۲۰۱۵</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1945,50 +2189,154 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">فروش یکدستگاه کیوسوییچ هلیوس  HELLIUS 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">دستگاه لیزر پلتفرم ( الکساندرایت ) ZYE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش یکدستگاه لیزر رفع موهای زاِئد الکساندرایت موتوس دکا ax</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لیزر کیوسوییچ فرکشنال هلیوس 3 آکبند</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لیزر کیوسوییچ هلیوس 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 