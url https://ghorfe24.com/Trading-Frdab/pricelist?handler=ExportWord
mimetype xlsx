--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="nil" w:color="auto" w:fill="EEEEEE"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">بازرگانی نمونه فرداب</w:t>
+        <w:t xml:space="preserve">ویرا صنعت نوین</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:space="0"/>
           <w:left w:val="single" w:space="0"/>
           <w:bottom w:val="single" w:space="0"/>
           <w:right w:val="single" w:space="0"/>
           <w:insideH w:val="single" w:space="0"/>
           <w:insideV w:val="single" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="300"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -56,359 +56,291 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت عمده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت خرده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">اتصالات چدنی فلنج دار</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فلنج گلودار فولادی کربن استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">only text</w:t>
-[...239 lines deleted...]
-              <w:t xml:space="preserve">only text</w:t>
+              <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">فلنج عینکی رده 10  40 60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">0 تومان</w:t>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">فلنج رینگی استنلس استیل pn10-pn 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -712,102 +644,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تولید کننده کمربند چدنی ناف فلنج</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فلنج کلاس 300 گلودار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -842,76 +722,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">سوپاپ فلنجدار با توری استیل</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فلنج گلو دار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -920,76 +774,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">سوپاپ دریچه ای فلنجدار</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فروشنده فلنج گلودار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1180,76 +1008,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر فشار شکن مکانیکی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فلنج فورج کربن استیل جوشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1284,76 +1086,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">سوپاپ دنده‌ای چدنی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فلنج گلودار 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2169,232 +1945,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">تولید کننده فلنج گلودار فولادی</w:t>
-            </w:r>
-[...180 lines deleted...]
-              <w:t xml:space="preserve">شیر سوزنی مخصوص صنعت کشاورزی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 