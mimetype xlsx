--- v1 (2026-06-09)
+++ v2 (2026-08-11)
@@ -56,457 +56,443 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت عمده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت خرده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فلنج گلودار فولادی کربن استیل</w:t>
-[...405 lines deleted...]
-              <w:t xml:space="preserve">فلنج اورفیس استنلس استیل</w:t>
+              <w:t xml:space="preserve">تولید کننده فلنج گلودار فولادی کربن استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج عینکی رده 10  40 60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج رینگی استنلس استیل pn10-pn 16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج راکتی کلاس 150-300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج دنده ای کلاس 150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج اسلیپون کلاس 150-300-600  استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج گلودار 150 استنلس استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج اورفیس استنلس استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -540,129 +526,129 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فلنج لانگ</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">فلنج با سطح ساده</w:t>
+              <w:t xml:space="preserve">تولید کننده فلنج لانگ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج روکار کلاس 150-300-600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج تبدیلی استیل کلاس 150 300 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج با سطح ساده</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -670,76 +656,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تولید کننده زانو چدنی فرد آب Elbow</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فلنج دنده ای کربن استیل  کلاس 150 300 600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -826,51 +786,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">قیمت فلنج – خرید فلنج</w:t>
+              <w:t xml:space="preserve">تولید کننده قیمت فلنج – خرید فلنج</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -982,51 +942,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروش فلنج تبدیلی</w:t>
+              <w:t xml:space="preserve">تولید کننده فروش فلنج تبدیلی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1086,207 +1046,207 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فلنج گلودار 900</w:t>
-[...155 lines deleted...]
-              <w:t xml:space="preserve">فلنج اداپتور استیل کلاس 150 300 600</w:t>
+              <w:t xml:space="preserve">تولید کننده فلنج گلودار 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج گلودار 600 اروپایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج عینکی کلاس 150 300 600 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج ساکت ولد استیل کلاس 150 300 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج دنده ای استیل کلاس 150 300 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج اریفیس کلاس 150 300 جوشی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج اداپتور استیل کلاس 150 300 600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1320,102 +1280,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">واشر کیت عایق فلنج</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فلنج گلودار کلاس 300 استنلس استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1684,103 +1592,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فلنج اس آ اس SAS</w:t>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">تولید کننده سه راه های فلنجدار چدنی</w:t>
+              <w:t xml:space="preserve">تولید کننده فلنج اس آ اس SAS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج انچور - انچور فلنج</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1945,50 +1827,284 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">تولید کننده فلنج گلودار فولادی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده فلنج فولادی تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج  فولادی ۱ اینچ ۳۰۰ sw رده ۸۰</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج ۴۰ اینچ ۱۵۰ WN رده ۴۰</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج دنده ای برنجی فولادی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج سفارشی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج فولادی  ۲۱.۲ اینچ ۱۵۰ so</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج فولادی ۱۰ اینچ ۱۵۰ گلودار رده ۴۰</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج فولادی سفارشی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج فولادی کلاس 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 