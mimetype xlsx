--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -1,187 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
-    <sheet name="بازرگانی نمونه فرداب" sheetId="1" r:id="rId3"/>
+    <sheet name="ویرا صنعت نوین" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="70">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
-    <t xml:space="preserve">اتصالات چدنی فلنج دار</t>
+    <t xml:space="preserve">فلنج گلودار فولادی کربن استیل</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
-    <t xml:space="preserve">فلنج گلودار فولادی کربن استیل</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">فلنج عینکی رده 10  40 60</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج رینگی استنلس استیل pn10-pn 16</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج راکتی کلاس 150-300</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج دنده ای کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج اسلیپون کلاس 150-300-600  استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج گلودار 150 استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات چدن داکتیل</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج اورفیس استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">پخش کننده فلنج خرید فلنج</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج گلودار فورج</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج لانگ</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج روکار کلاس 150-300-600</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج تبدیلی استیل کلاس 150 300 600</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج با سطح ساده</t>
   </si>
   <si>
-    <t xml:space="preserve">تولید کننده کمربند چدنی ناف فلنج</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">فلنج کلاس 300 گلودار</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده زانو چدنی فرد آب Elbow</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج دنده ای کربن استیل  کلاس 150 300 600</t>
   </si>
   <si>
-    <t xml:space="preserve">سوپاپ فلنجدار با توری استیل</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">فلنج گلو دار</t>
   </si>
   <si>
     <t xml:space="preserve">تامین کننده فلنج جوشی</t>
   </si>
   <si>
-    <t xml:space="preserve">سوپاپ دریچه ای فلنجدار</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">فروشنده فلنج گلودار</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش فلنج استیل</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت فلنج – خرید فلنج</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده فلنج جوشی</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج جوشی اسلیپون کلاس 150  300 600</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج فورج</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج جوشی گلودار کلاس 150 300 600</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت فلنج جوشی</t>
   </si>
   <si>
     <t xml:space="preserve">فروش فلنج تبدیلی</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر فشار شکن مکانیکی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">فلنج فورج کربن استیل جوشی</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج گردن دار استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج انسی ansi</t>
   </si>
   <si>
-    <t xml:space="preserve">سوپاپ دنده‌ای چدنی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">فلنج گلودار 900</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج گلودار 600 اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج عینکی کلاس 150 300 600 900</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج ساکت ولد استیل کلاس 150 300 600</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج دنده ای استیل کلاس 150 300 600</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج اریفیس کلاس 150 300 جوشی</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج اداپتور استیل کلاس 150 300 600</t>
   </si>
   <si>
     <t xml:space="preserve">تامین کننده فلنج</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج تخت استنلس استیل</t>
@@ -238,71 +217,50 @@
     <t xml:space="preserve">تولید کننده سه راه های فلنجدار چدنی</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج کربن استیل کور کلاس 300 600 اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">خرید فلنج قیمت فلنج</t>
   </si>
   <si>
     <t xml:space="preserve">خرید فلنچ خرید فلنج</t>
   </si>
   <si>
     <t xml:space="preserve">سفارش فلنج تخت استیل</t>
   </si>
   <si>
     <t xml:space="preserve">خرید فلنج</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج دنده ای فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج گلودار استیل</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج گلودار فولادی</t>
-  </si>
-[...19 lines deleted...]
-    <t xml:space="preserve">شیر سوزنی مخصوص صنعت کشاورزی</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1049,204 +1007,50 @@
         <v>4</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>68</v>
       </c>
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>69</v>
       </c>
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="68">
-[...152 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <q1:Properties xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:q1="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">