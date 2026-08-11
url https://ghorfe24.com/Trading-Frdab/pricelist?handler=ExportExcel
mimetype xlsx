--- v1 (2026-06-09)
+++ v2 (2026-08-11)
@@ -7,260 +7,272 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="ویرا صنعت نوین" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="213" uniqueCount="74">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
-    <t xml:space="preserve">فلنج گلودار فولادی کربن استیل</t>
+    <t xml:space="preserve">تولید کننده فلنج گلودار فولادی کربن استیل</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
-    <t xml:space="preserve">فلنج عینکی رده 10  40 60</t>
-[...20 lines deleted...]
-    <t xml:space="preserve">فلنج اورفیس استنلس استیل</t>
+    <t xml:space="preserve">تولید کننده فلنج عینکی رده 10  40 60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج رینگی استنلس استیل pn10-pn 16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج راکتی کلاس 150-300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج دنده ای کلاس 150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج اسلیپون کلاس 150-300-600  استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج گلودار 150 استنلس استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج اورفیس استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">پخش کننده فلنج خرید فلنج</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج گلودار فورج</t>
   </si>
   <si>
-    <t xml:space="preserve">فلنج لانگ</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">فلنج با سطح ساده</t>
+    <t xml:space="preserve">تولید کننده فلنج لانگ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج روکار کلاس 150-300-600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج تبدیلی استیل کلاس 150 300 600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج با سطح ساده</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج کلاس 300 گلودار</t>
   </si>
   <si>
-    <t xml:space="preserve">تولید کننده زانو چدنی فرد آب Elbow</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">فلنج دنده ای کربن استیل  کلاس 150 300 600</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج گلو دار</t>
   </si>
   <si>
     <t xml:space="preserve">تامین کننده فلنج جوشی</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده فلنج گلودار</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش فلنج استیل</t>
   </si>
   <si>
-    <t xml:space="preserve">قیمت فلنج – خرید فلنج</t>
+    <t xml:space="preserve">تولید کننده قیمت فلنج – خرید فلنج</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده فلنج جوشی</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج جوشی اسلیپون کلاس 150  300 600</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج فورج</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج جوشی گلودار کلاس 150 300 600</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت فلنج جوشی</t>
   </si>
   <si>
-    <t xml:space="preserve">فروش فلنج تبدیلی</t>
+    <t xml:space="preserve">تولید کننده فروش فلنج تبدیلی</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج فورج کربن استیل جوشی</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج گردن دار استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج انسی ansi</t>
   </si>
   <si>
-    <t xml:space="preserve">فلنج گلودار 900</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">فلنج اداپتور استیل کلاس 150 300 600</t>
+    <t xml:space="preserve">تولید کننده فلنج گلودار 900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج گلودار 600 اروپایی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج عینکی کلاس 150 300 600 900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج ساکت ولد استیل کلاس 150 300 600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج دنده ای استیل کلاس 150 300 600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج اریفیس کلاس 150 300 جوشی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج اداپتور استیل کلاس 150 300 600</t>
   </si>
   <si>
     <t xml:space="preserve">تامین کننده فلنج</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج تخت استنلس استیل</t>
   </si>
   <si>
-    <t xml:space="preserve">واشر کیت عایق فلنج</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">فلنج گلودار کلاس 300 استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج اسلیپون کلاس 300 استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج دنده ای کلاس 300 استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج کور کلاس 300 150 600 استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج ساکت کلاس 300 استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج لب جوینت کلاس 300 استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج لب جوینت کلاس 150 300 استیل</t>
   </si>
   <si>
     <t xml:space="preserve">آنچور فلنج (فلنج مهارکننده)</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج دنده ای پی ان pn16 استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج گلودار پی ان 25 و 40 - pn 25 &amp; 40</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج دنده ای پی ان 16 - pn16</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج کور پی ان 16 - pn16</t>
   </si>
   <si>
-    <t xml:space="preserve">فلنج اس آ اس SAS</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">تولید کننده سه راه های فلنجدار چدنی</t>
+    <t xml:space="preserve">تولید کننده فلنج اس آ اس SAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج انچور - انچور فلنج</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج کربن استیل کور کلاس 300 600 اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">خرید فلنج قیمت فلنج</t>
   </si>
   <si>
     <t xml:space="preserve">خرید فلنچ خرید فلنج</t>
   </si>
   <si>
     <t xml:space="preserve">سفارش فلنج تخت استیل</t>
   </si>
   <si>
     <t xml:space="preserve">خرید فلنج</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج دنده ای فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج گلودار استیل</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج گلودار فولادی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پخش کننده فلنج فولادی تهران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج  فولادی ۱ اینچ ۳۰۰ sw رده ۸۰</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج ۴۰ اینچ ۱۵۰ WN رده ۴۰</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج دنده ای برنجی فولادی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج سفارشی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج فولادی  ۲۱.۲ اینچ ۱۵۰ so</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج فولادی ۱۰ اینچ ۱۵۰ گلودار رده ۴۰</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج فولادی سفارشی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج فولادی کلاس 150</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1007,50 +1019,94 @@
         <v>4</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>68</v>
       </c>
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>69</v>
       </c>
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67" t="s">
         <v>4</v>
       </c>
     </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>70</v>
+      </c>
+      <c r="B68" t="s">
+        <v>4</v>
+      </c>
+      <c r="C68" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>71</v>
+      </c>
+      <c r="B69" t="s">
+        <v>4</v>
+      </c>
+      <c r="C69" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>72</v>
+      </c>
+      <c r="B70" t="s">
+        <v>4</v>
+      </c>
+      <c r="C70" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>73</v>
+      </c>
+      <c r="B71" t="s">
+        <v>4</v>
+      </c>
+      <c r="C71" t="s">
+        <v>4</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <q1:Properties xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:q1="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">