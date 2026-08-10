--- v0 (2026-02-18)
+++ v1 (2026-08-10)
@@ -250,50 +250,164 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر کنترل ولو سامسون</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -1481,50 +1595,1038 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">موتور ایوما</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اجرا کننده رگولاتور فیشر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیر کار پوزیشنر زیمنس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیر کار پوزیشنر سامسون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیر کار پوزیشنر متسو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیر کار پوزیشنر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیر کار تخصصی  پوزیشنر زیمنس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیر کار ترانسمیتر زیمنس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیر کار رگلاتور فیشر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیر کار رگولاتور فیشر بازار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیر کار رگولاتور فیشر در تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیر کار رگولاتور فیشر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیر کار کنترل ولو اروپایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیر کار کنترل ولو مسونیلان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیر کار کنتور گاز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیر کنترل ولو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیر کننده رگولاتور فیشر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیر کننده کنترل ولو چدنی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیر کننده کنترل ولو سامسون استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیر کننده کنترل ولو مسونیلان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیرات  پوزیشنر زیمنس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیرات پرشر رگولاتور امرسان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیرات پرشر فیشر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیرات پوزیشنر abb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیرات پوزیشنر اسمارت abb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیرات پوزیشنر زیمنس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیرات پوزیشنر فیشر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیرات پوزیشنر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیرات رگلاتور فیشر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیرات رگلاتور میدلند Midland</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیرات رگولاتور فیشر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیرات کنترل ولو فیشر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کنترل ولو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نصاب کنترل مسونیلان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور فیشر  EGR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور فیشر 310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور فیشر 310a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور فیشر 1098 EGR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور فیشر 1098</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 