--- v0 (2026-01-28)
+++ v1 (2026-06-09)
@@ -400,194 +400,50 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
-            <w:r>
-[...142 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">وارد کننده بال ولو استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -656,76 +512,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تولید کننده شیر دروازه ای چدنی فولادی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">چک ولو  تمام استیل 316 econ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -786,128 +616,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی فروش چک ولو فولادی فلنجدار</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر توپی استیل 150 300 600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1020,76 +772,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تولید کننده شیر گیوتینی pn16</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر فلکه کشویی فورج</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1124,180 +850,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تولید کننده شیر گیوتینی چدنی داخل استیل</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">وارد کننده شیر کشویی استنلس استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">وارد کننده لیست قیمت شیر گازی استیل</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">تولید کننده شیر گیوتینی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1358,76 +980,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">وارد کننده شیر نیپون</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گلوب ولو استیل 304-316</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1592,76 +1188,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">وارد کننده شیرالات صنعتی استیل</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">بال ولو JC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2061,1012 +1631,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">تولید کننده فلنج گلودار</w:t>
-            </w:r>
-[...960 lines deleted...]
-              <w:t xml:space="preserve">عامل فروش فلنج عینکی جوشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>