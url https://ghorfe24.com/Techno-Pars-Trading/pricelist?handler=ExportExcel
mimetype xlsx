--- v0 (2026-01-28)
+++ v1 (2026-06-09)
@@ -7,193 +7,160 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="بازرگانی اعتماد (اتصالات فشارقو" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="447" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="104">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو استیل کلاس 150-کلاس 300</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو استیل 304-316 استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده بال ولو استیل</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر توپی استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده بال ولو فولادی</t>
   </si>
   <si>
-    <t xml:space="preserve">تولید کننده شیر دروازه ای چدنی فولادی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">چک ولو  تمام استیل 316 econ</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده چک ولو استیل</t>
   </si>
   <si>
     <t xml:space="preserve">چک ولو استیل اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">چک ولو فولادی wcb کلاس 150-300</t>
   </si>
   <si>
-    <t xml:space="preserve">نمایندگی فروش چک ولو فولادی فلنجدار</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر توپی استیل 150 300 600</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی OMB</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی کیتز استیل kitz</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه سوزنی فورج</t>
   </si>
   <si>
-    <t xml:space="preserve">تولید کننده شیر گیوتینی pn16</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر فلکه کشویی فورج</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه کشویی کلاس 800</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی اروپایی</t>
   </si>
   <si>
-    <t xml:space="preserve">تولید کننده شیر گیوتینی چدنی داخل استیل</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">وارد کننده شیر کشویی استنلس استیل</t>
   </si>
   <si>
-    <t xml:space="preserve">وارد کننده لیست قیمت شیر گازی استیل</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">تولید کننده شیر گیوتینی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی کیتز استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر یک طرفه اروپایی</t>
   </si>
   <si>
-    <t xml:space="preserve">وارد کننده شیر نیپون</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">گلوب ولو استیل 304-316</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده گلوب ولو استیل</t>
   </si>
   <si>
     <t xml:space="preserve">لیبست قیمت گلوب ولو استیل</t>
   </si>
   <si>
     <t xml:space="preserve">گلوب ولو استیل کلاس 150-300-600</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیرالات اوریون</t>
   </si>
   <si>
     <t xml:space="preserve">گلوب ولو فولادی کلاس 800</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده گیت ولو استیل 304-316</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیرالات WCB</t>
   </si>
   <si>
-    <t xml:space="preserve">وارد کننده شیرالات صنعتی استیل</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">بال ولو JC</t>
   </si>
   <si>
     <t xml:space="preserve">گیت ولو فولادی ایرانی خارجی اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">گیت ولو فولادی فلنجدار</t>
   </si>
   <si>
     <t xml:space="preserve">واردکننده گیت ولو فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده  فلنج کور A105    ST37</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج  LF2 F11</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج  استیل</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج  فولادی A105</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج A105</t>
@@ -202,161 +169,50 @@
     <t xml:space="preserve">تولید کننده فلنج F11</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج اسلیپون A105 ST37</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج الوی استیل</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج ساکت</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج فولادی  A105 st37</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج کلاس 300</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج کور</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج گلودار</t>
-  </si>
-[...109 lines deleted...]
-    <t xml:space="preserve">عامل فروش فلنج عینکی جوشی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه فولادی SUFA</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه کشویی SUFA</t>
   </si>
   <si>
     <t xml:space="preserve">شیرالات فولادی SUFA</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات فشار قوی 2 اینچ 6000 استیل</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات فشار قوی البو 6000 استیل 316 </t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات فشار قوی البو 6000 استیل</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات فشار قوی ایتالیایی</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات فشارقوی 6000 فرانسوی</t>
   </si>
@@ -1627,578 +1483,50 @@
         <v>4</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>102</v>
       </c>
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>103</v>
       </c>
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="102">
-[...526 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <q1:Properties xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:q1="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">