--- v0 (2025-12-05)
+++ v1 (2026-10-12)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="nil" w:color="auto" w:fill="EEEEEE"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">بازرگانی صنعتی غرفه 24</w:t>
+        <w:t xml:space="preserve">الکترورضوان ۰۹۱۲۵۳۴۶۳۸۳</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:space="0"/>
           <w:left w:val="single" w:space="0"/>
           <w:bottom w:val="single" w:space="0"/>
           <w:right w:val="single" w:space="0"/>
           <w:insideH w:val="single" w:space="0"/>
           <w:insideV w:val="single" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="300"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -56,1225 +56,729 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت عمده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت خرده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکتروگیربکس اویز</w:t>
-[...1130 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فروش گیربکس بونفیلیولی-خرید گیربکس بونفیلیولی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">فروشنده گیربکس بونفیلیولی-قیمت گیربکس بونفیلیولی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">0 تومان</w:t>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">گیربکس آویز بونفیلیولی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1318,778 +822,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس  ترکیه ای</w:t>
-[...726 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">عامل فروش گیربکس PGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2280,1870 +1056,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">ترمز mqm</w:t>
-[...1818 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">حلزونی PSP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4282,934 +1238,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">عامل فروش گیربکس SITI</w:t>
-[...882 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">الکتروگیربکس بونفیلیولی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -6466,2286 +2538,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">خرید گیربکس حلزونی چینی</w:t>
-[...2234 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">الکتروگیربکس روسی ROSSI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -9222,1299 +3058,3171 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکتروموتور تک فاز  موتوواریو</w:t>
-[...180 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">عاملیت فروش گیربکس موتوواریو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروش الکتروموتور موتوواریو</w:t>
-[...1039 lines deleted...]
-              <w:t xml:space="preserve">وارد کننده گیربکس موتوواریو</w:t>
+              <w:t xml:space="preserve">موتور پمپ یاندونگ چین</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور تک  80 کیلو وات  یاندونگ چین</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور تک یاندونگ چین</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش  موتور تک یاندونگ چین</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور  ۳۰۰۰ هزار دور ارسم گوانگلو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور  ۳۰۰۰دور فلنج دار KSB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور  ۳۰۰۰هزار دور پایه دار abb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور ۱.۵ کیلوات ۳۰۰۰ هزار دور ارسم گوانگلو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور ۳ اسب - ۱۴۰۰دور ایده آل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور ۱۵ کیلوات ۱۴۰۰دور فلنج دار برند زیمنس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور ۷۵ کیلوات ۱۴۰۰دور B3 زیمنس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور ۹۰ کیلوات ۱۴۰۰دور ABB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور ۹۰ کیلوات ۳۰۰۰دور فلنج دار KSB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور ۱۱۰ کیلوات ۱۴۰۰دور B35 زیمنس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور ۱۴۰۰دور ABB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور hoyer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور ۳ اسب پایه فلنچ  ایدآل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور پایه فلنچ ایده آل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش موتور برق LUTIAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور برق ۷ کیلوات دیزلی برند LUTOAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش موتور برق LUTIAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش موتور برق LUTIAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده موتور برق LUTIAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیرات موتور پمپ سدسازی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی موتور پمپ سدسازی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور پمپ انتقال اب  چینی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور پمپ انتقال اب اروپایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور پمپ انتقال اب سد سازی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور پمپ انتقال اب سیلابی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور پمپ انتقال اب فاضلاب صنعتی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور پمپ چینی سد سازی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور پمپ مخصوص سد</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش موتور پمپ انتقال اب سدسازی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی موتور پمپ سدسازی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده موتور پمپ انتقال اب سد سازی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ ساید چنل پرورش ماهی گرینکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ ساید چنل تک فاز  گرینکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ ساید چنل تک فاز تک پروانه گرینکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ ساید چنل دو پروانه گرینکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ ساید چنل سه فاز گرینکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ ساید چنل صنایع پارچه بافی  گرینکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ ساید چنل صنایع خودرو سازی گرینکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ساید چنل سه فاز 3 پروانه گرینکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ساید چنل سه فاز تک پروانه گرینکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ساید چنل سه فاز دو پروانه گرینکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش پمپ ساید چنل گرینکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش پمپ ساید چنل گرینکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش پمپ ساید چنل گرینکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده پمپ ساید چنل گرینکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور برق  S برند Lancin  ۷.۵ کیلووات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور برق ۱۵ کیلوات مدل ۲۲۰۰۰ Lancin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور برق کلاس E برند LANCIN ۱۰۰۰۰هزار ۷.۵ کیلوات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور برق لانسین  Lancin چینی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش موتور برق لانسین  Lancin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده موتور برق لانسین  Lancin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش موتور برق  نویگیتور Navigator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی موتور برق  نویگیتور Navigator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور برق  7.5 کیلو وات نویگیتور Navigator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور برق  1250 کیلووات  نویگیتور Navigator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور برق  3500 کیلووات  نویگیتور Navigator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور برق  5500 کیلو وات  نویگیتور Navigator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور برق نویگیتور Navigator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش موتور برق  نویگیتور Navigator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش موتور برق  نویگیتور Navigator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده موتور برق  نویگیتور Navigator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش موتور برق لانسین</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی موتور برق لانسین</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور برق اینورتری لانسین 7.5 کیلو وات مدل GH9000i</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور برق لانسین 2 کیلووات LC2500AS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور برق لانسین 2.2 کیلووات LC2500DAS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور برق لانسین 2.8 کیلو وات مدل LC3500DAS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور برق لانسین 3 کیلووات LC3500AS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور برق لانسین 5.5 کیلو وات مدل LC6500DAS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور برق لانسین 6.5 کیلو وات مدل 6500D-S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور برق لانسین 6.5 کیلو وات مدل LC8000D-A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور برق لانسین 10 کیلووات مدل LC10000 D-S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور برق لانسین 16 کیلو وات مدل (1PH)LC22000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش موتور برق لانسین سعدی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش موتور برق لانسین</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده موتور برق لانسین</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش موتور تک لانسین</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور تک لانسین مدل G160F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور تک لانسین مدل G200FB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور تک لانسین مدل G200FC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور تک لانسین مدل G200FD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش موتور تک لانسین سعدی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش موتور تک لانسین</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده موتور تک لانسین</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکترو موتور ۱۳۲ کیلوات ۳۰۰۰دور فلنج فابریک وگ برزیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکترو موتور ۱۳۲ کیلوات ۳۰۰۰دور فلنج فابریک وگ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور ABB المان  ۱۳۲ کیلوات ۷۰۰دور فلنج دار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور ضد انفجار وگ 55 کیلووات IP55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">دیزل ژنراتور 11 کیلووات  کوپ  koop</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">دیزل ژنراتور 12 کیلووات مدل KDF16000Q-3D کوپ koop</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">دیزل ژنراتور 4500 کوپ koop</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">دیزل ژنراتور 16000-Q3D- کوپ koop</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">دیزل ژنراتور کوپ 6 kw-6kva koop</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">دیزل ژنراتور کوپ koop</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش دیزل ژنراتور کوپ koop</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات یدکی دیزل ژنراتور کوپ koop</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی دیزل ژنراتور کوپ koop</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی دیزل ژنراتور سایلنت کوپ koop</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش دیزل ژنراتور کوپ koop</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده دیزل ژنراتور دیزلی کوپ koop</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش دیزل ژنراتور کوپ koop</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده دیزل ژنراتور کوپ koop</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">دیزل ژنراتور ولوو استمفورد  350 کاوا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">دیزل ژنراتور ولوو استمفورد 320 کیلو وات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">دیزل ژنراتور ولوو استمفورد 400 کاوا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">دیزل ژنراتور ولوو استمفورد 500 کاوا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">دیزل ژنراتور ولوو استمفورد 600 کاوا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">دیزل ژنراتور ولوو استمفورد کاوا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شرکت فروش دیزل ژنراتور ولوو استمفورد</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش دیزل ژنراتور ولوو استمفورد</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عاملیت فروش دیزل ژنراتور ولوو استمفورد</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی دیزل ژنراتور ولوو استمفورد</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی دیزل ژنراتور ولوو استمفورد</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش دیزل ژنراتور ولوو استمفورد</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش دیزل ژنراتور ولوو استمفورد</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده دیزل ژنراتور ولوو استمفورد</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 