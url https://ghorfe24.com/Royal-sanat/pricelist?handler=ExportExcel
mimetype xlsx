--- v0 (2025-12-05)
+++ v1 (2026-10-12)
@@ -1,529 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
-    <sheet name="بازرگانی صنعتی غرفه 24" sheetId="1" r:id="rId3"/>
+    <sheet name="الکترورضوان ۰۹۱۲۵۳۴۶۳۸۳" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1083" uniqueCount="359">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="639" uniqueCount="215">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
-    <t xml:space="preserve">الکتروگیربکس اویز</t>
+    <t xml:space="preserve">فروش گیربکس بونفیلیولی-خرید گیربکس بونفیلیولی</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
-    <t xml:space="preserve">گیربکس کرانویل motovario سری BA</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">فروشنده گیربکس بونفیلیولی-قیمت گیربکس بونفیلیولی</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس آویز بونفیلیولی</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس بونفیلیولی</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش عامل فروش گیربکس بونفیلیولی</t>
   </si>
   <si>
-    <t xml:space="preserve">گیربکس  ترکیه ای</t>
-[...82 lines deleted...]
-  <si>
     <t xml:space="preserve">عامل فروش گیربکس PGR</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس ترکیه ای PGR</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس شافت مستقیم PGR</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس اویز PGR</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس حلزونی PGR</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس PGR</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش گیربکس PGR</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش گیربکس PGR</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده گیربکس PGR</t>
   </si>
   <si>
-    <t xml:space="preserve">ترمز mqm</t>
-[...208 lines deleted...]
-  <si>
     <t xml:space="preserve">حلزونی PSP</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت گیربکس psp</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس PSP</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس چینی PSP</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس حلزونی PSP</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس حلزونی چینی PSP</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی  گیربکس حلزونی چینی PSP</t>
   </si>
   <si>
-    <t xml:space="preserve">عامل فروش گیربکس SITI</t>
-[...94 lines deleted...]
-  <si>
     <t xml:space="preserve">الکتروگیربکس بونفیلیولی</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش گیربکس بونفیلیولی</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش گیربکس خورشیدی بونفیلیولی</t>
   </si>
   <si>
     <t xml:space="preserve">عاملیت فروش گیربکس بونفیلیولی</t>
   </si>
   <si>
     <t xml:space="preserve">فروش گیربکس حلزونی بونفیلیولی</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده گیربکس خورشیدی بونفیلیولی</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی گیربکس بونفیلیولی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت الکتروگیربکس بونفیلیولی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت گیربکس  حلزونی بونفیلیولی</t>
@@ -627,302 +231,50 @@
   <si>
     <t xml:space="preserve">نمایندگی فروش گیربکس بونفیلیولی</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی گیربکس بونفیلیولی در بازار</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی گیربکس بونفیلیولی</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی گیربکس خورشیدی بونفیلیولی</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی موتور گیربکس بونفیلیولی</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش گیربکس بونفیلیولی در سعدی - بازار</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش گیربکس بونفیلیولی</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده گیربکس بونفیلیولی</t>
   </si>
   <si>
-    <t xml:space="preserve">خرید گیربکس حلزونی چینی</t>
-[...250 lines deleted...]
-  <si>
     <t xml:space="preserve">الکتروگیربکس روسی ROSSI</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش گیربکس روسی ROSSI</t>
   </si>
   <si>
     <t xml:space="preserve">عاملیت فروش گیربکس روسی ROSSI</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت گیربکس روسی ROSSI</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس  هلیکال روسی ROSSI</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس پایه دار روسی ROSSI</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس حلزونی روسی ROSSI</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس حلزونی روسی</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس خورشیدی روسی ROSSI</t>
@@ -939,195 +291,411 @@
   <si>
     <t xml:space="preserve">گیربکس شافت مستقیم روسی ROSSI</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس موازی شفت روسی ROSSI</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس هلیکال روسی ROSSI</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس روسی ROSSI</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش گیربکس روسی ROSSI</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی گیربکس روسی ROSSI در سعدی</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش گیربکس روسی ROSSI</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده گیربکس روسی ROSSI</t>
   </si>
   <si>
-    <t xml:space="preserve">الکتروموتور تک فاز  موتوواریو</t>
-[...19 lines deleted...]
-  <si>
     <t xml:space="preserve">عاملیت فروش گیربکس موتوواریو</t>
   </si>
   <si>
-    <t xml:space="preserve">فروش الکتروموتور موتوواریو</t>
-[...119 lines deleted...]
-    <t xml:space="preserve">وارد کننده گیربکس موتوواریو</t>
+    <t xml:space="preserve">موتور پمپ یاندونگ چین</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور تک  80 کیلو وات  یاندونگ چین</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور تک یاندونگ چین</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش  موتور تک یاندونگ چین</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور  ۳۰۰۰ هزار دور ارسم گوانگلو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور  ۳۰۰۰دور فلنج دار KSB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور  ۳۰۰۰هزار دور پایه دار abb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور ۱.۵ کیلوات ۳۰۰۰ هزار دور ارسم گوانگلو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور ۳ اسب - ۱۴۰۰دور ایده آل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور ۱۵ کیلوات ۱۴۰۰دور فلنج دار برند زیمنس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور ۷۵ کیلوات ۱۴۰۰دور B3 زیمنس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور ۹۰ کیلوات ۱۴۰۰دور ABB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور ۹۰ کیلوات ۳۰۰۰دور فلنج دار KSB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور ۱۱۰ کیلوات ۱۴۰۰دور B35 زیمنس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور ۱۴۰۰دور ABB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور hoyer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور ۳ اسب پایه فلنچ  ایدآل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور پایه فلنچ ایده آل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش موتور برق LUTIAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور برق ۷ کیلوات دیزلی برند LUTOAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش موتور برق LUTIAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش موتور برق LUTIAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده موتور برق LUTIAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تعمیرات موتور پمپ سدسازی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی موتور پمپ سدسازی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور پمپ انتقال اب  چینی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور پمپ انتقال اب اروپایی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور پمپ انتقال اب سد سازی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور پمپ انتقال اب سیلابی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور پمپ انتقال اب فاضلاب صنعتی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور پمپ چینی سد سازی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور پمپ مخصوص سد</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش موتور پمپ انتقال اب سدسازی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی موتور پمپ سدسازی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده موتور پمپ انتقال اب سد سازی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پمپ ساید چنل پرورش ماهی گرینکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پمپ ساید چنل تک فاز  گرینکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پمپ ساید چنل تک فاز تک پروانه گرینکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پمپ ساید چنل دو پروانه گرینکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پمپ ساید چنل سه فاز گرینکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پمپ ساید چنل صنایع پارچه بافی  گرینکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پمپ ساید چنل صنایع خودرو سازی گرینکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ساید چنل سه فاز 3 پروانه گرینکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ساید چنل سه فاز تک پروانه گرینکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ساید چنل سه فاز دو پروانه گرینکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش پمپ ساید چنل گرینکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش پمپ ساید چنل گرینکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش پمپ ساید چنل گرینکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده پمپ ساید چنل گرینکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور برق  S برند Lancin  ۷.۵ کیلووات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور برق ۱۵ کیلوات مدل ۲۲۰۰۰ Lancin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور برق کلاس E برند LANCIN ۱۰۰۰۰هزار ۷.۵ کیلوات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور برق لانسین  Lancin چینی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش موتور برق لانسین  Lancin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده موتور برق لانسین  Lancin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش موتور برق  نویگیتور Navigator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی موتور برق  نویگیتور Navigator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور برق  7.5 کیلو وات نویگیتور Navigator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور برق  1250 کیلووات  نویگیتور Navigator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور برق  3500 کیلووات  نویگیتور Navigator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور برق  5500 کیلو وات  نویگیتور Navigator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور برق نویگیتور Navigator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش موتور برق  نویگیتور Navigator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش موتور برق  نویگیتور Navigator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده موتور برق  نویگیتور Navigator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش موتور برق لانسین</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی موتور برق لانسین</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور برق اینورتری لانسین 7.5 کیلو وات مدل GH9000i</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور برق لانسین 2 کیلووات LC2500AS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور برق لانسین 2.2 کیلووات LC2500DAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور برق لانسین 2.8 کیلو وات مدل LC3500DAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور برق لانسین 3 کیلووات LC3500AS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور برق لانسین 5.5 کیلو وات مدل LC6500DAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور برق لانسین 6.5 کیلو وات مدل 6500D-S</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور برق لانسین 6.5 کیلو وات مدل LC8000D-A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور برق لانسین 10 کیلووات مدل LC10000 D-S</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور برق لانسین 16 کیلو وات مدل (1PH)LC22000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش موتور برق لانسین سعدی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش موتور برق لانسین</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده موتور برق لانسین</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش موتور تک لانسین</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور تک لانسین مدل G160F</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور تک لانسین مدل G200FB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور تک لانسین مدل G200FC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور تک لانسین مدل G200FD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش موتور تک لانسین سعدی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش موتور تک لانسین</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده موتور تک لانسین</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکترو موتور ۱۳۲ کیلوات ۳۰۰۰دور فلنج فابریک وگ برزیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکترو موتور ۱۳۲ کیلوات ۳۰۰۰دور فلنج فابریک وگ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور ABB المان  ۱۳۲ کیلوات ۷۰۰دور فلنج دار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور ضد انفجار وگ 55 کیلووات IP55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">دیزل ژنراتور 11 کیلووات  کوپ  koop</t>
+  </si>
+  <si>
+    <t xml:space="preserve">دیزل ژنراتور 12 کیلووات مدل KDF16000Q-3D کوپ koop</t>
+  </si>
+  <si>
+    <t xml:space="preserve">دیزل ژنراتور 4500 کوپ koop</t>
+  </si>
+  <si>
+    <t xml:space="preserve">دیزل ژنراتور 16000-Q3D- کوپ koop</t>
+  </si>
+  <si>
+    <t xml:space="preserve">دیزل ژنراتور کوپ 6 kw-6kva koop</t>
+  </si>
+  <si>
+    <t xml:space="preserve">دیزل ژنراتور کوپ koop</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش دیزل ژنراتور کوپ koop</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قطعات یدکی دیزل ژنراتور کوپ koop</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی دیزل ژنراتور کوپ koop</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی دیزل ژنراتور سایلنت کوپ koop</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش دیزل ژنراتور کوپ koop</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده دیزل ژنراتور دیزلی کوپ koop</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش دیزل ژنراتور کوپ koop</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده دیزل ژنراتور کوپ koop</t>
+  </si>
+  <si>
+    <t xml:space="preserve">دیزل ژنراتور ولوو استمفورد  350 کاوا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">دیزل ژنراتور ولوو استمفورد 320 کیلو وات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">دیزل ژنراتور ولوو استمفورد 400 کاوا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">دیزل ژنراتور ولوو استمفورد 500 کاوا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">دیزل ژنراتور ولوو استمفورد 600 کاوا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">دیزل ژنراتور ولوو استمفورد کاوا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شرکت فروش دیزل ژنراتور ولوو استمفورد</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش دیزل ژنراتور ولوو استمفورد</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عاملیت فروش دیزل ژنراتور ولوو استمفورد</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی دیزل ژنراتور ولوو استمفورد</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی دیزل ژنراتور ولوو استمفورد</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش دیزل ژنراتور ولوو استمفورد</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش دیزل ژنراتور ولوو استمفورد</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده دیزل ژنراتور ولوو استمفورد</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1590,1173 +1158,1173 @@
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>42</v>
       </c>
       <c r="B40" t="s">
         <v>4</v>
       </c>
       <c r="C40" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>43</v>
       </c>
       <c r="B41" t="s">
         <v>4</v>
       </c>
       <c r="C41" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="B42" t="s">
         <v>4</v>
       </c>
       <c r="C42" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B44" t="s">
         <v>4</v>
       </c>
       <c r="C44" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B45" t="s">
         <v>4</v>
       </c>
       <c r="C45" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B46" t="s">
         <v>4</v>
       </c>
       <c r="C46" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B47" t="s">
         <v>4</v>
       </c>
       <c r="C47" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B48" t="s">
         <v>4</v>
       </c>
       <c r="C48" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B49" t="s">
         <v>4</v>
       </c>
       <c r="C49" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B50" t="s">
         <v>4</v>
       </c>
       <c r="C50" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B52" t="s">
         <v>4</v>
       </c>
       <c r="C52" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B53" t="s">
         <v>4</v>
       </c>
       <c r="C53" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B54" t="s">
         <v>4</v>
       </c>
       <c r="C54" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B55" t="s">
         <v>4</v>
       </c>
       <c r="C55" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B56" t="s">
         <v>4</v>
       </c>
       <c r="C56" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B57" t="s">
         <v>4</v>
       </c>
       <c r="C57" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B58" t="s">
         <v>4</v>
       </c>
       <c r="C58" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B59" t="s">
         <v>4</v>
       </c>
       <c r="C59" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B60" t="s">
         <v>4</v>
       </c>
       <c r="C60" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B61" t="s">
         <v>4</v>
       </c>
       <c r="C61" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B62" t="s">
         <v>4</v>
       </c>
       <c r="C62" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B64" t="s">
         <v>4</v>
       </c>
       <c r="C64" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B65" t="s">
         <v>4</v>
       </c>
       <c r="C65" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B68" t="s">
         <v>4</v>
       </c>
       <c r="C68" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B69" t="s">
         <v>4</v>
       </c>
       <c r="C69" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B70" t="s">
         <v>4</v>
       </c>
       <c r="C70" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B72" t="s">
         <v>4</v>
       </c>
       <c r="C72" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B73" t="s">
         <v>4</v>
       </c>
       <c r="C73" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B74" t="s">
         <v>4</v>
       </c>
       <c r="C74" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B76" t="s">
         <v>4</v>
       </c>
       <c r="C76" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B77" t="s">
         <v>4</v>
       </c>
       <c r="C77" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B78" t="s">
         <v>4</v>
       </c>
       <c r="C78" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B79" t="s">
         <v>4</v>
       </c>
       <c r="C79" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B80" t="s">
         <v>4</v>
       </c>
       <c r="C80" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B82" t="s">
         <v>4</v>
       </c>
       <c r="C82" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B84" t="s">
         <v>4</v>
       </c>
       <c r="C84" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B85" t="s">
         <v>4</v>
       </c>
       <c r="C85" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B86" t="s">
         <v>4</v>
       </c>
       <c r="C86" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B87" t="s">
         <v>4</v>
       </c>
       <c r="C87" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B88" t="s">
         <v>4</v>
       </c>
       <c r="C88" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B89" t="s">
         <v>4</v>
       </c>
       <c r="C89" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B102" t="s">
         <v>4</v>
       </c>
       <c r="C102" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B103" t="s">
         <v>4</v>
       </c>
       <c r="C103" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B104" t="s">
         <v>4</v>
       </c>
       <c r="C104" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B105" t="s">
         <v>4</v>
       </c>
       <c r="C105" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B106" t="s">
         <v>4</v>
       </c>
       <c r="C106" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B107" t="s">
         <v>4</v>
       </c>
       <c r="C107" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B108" t="s">
         <v>4</v>
       </c>
       <c r="C108" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B109" t="s">
         <v>4</v>
       </c>
       <c r="C109" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B110" t="s">
         <v>4</v>
       </c>
       <c r="C110" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B112" t="s">
         <v>4</v>
       </c>
       <c r="C112" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B113" t="s">
         <v>4</v>
       </c>
       <c r="C113" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B114" t="s">
         <v>4</v>
       </c>
       <c r="C114" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B115" t="s">
         <v>4</v>
       </c>
       <c r="C115" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B116" t="s">
         <v>4</v>
       </c>
       <c r="C116" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B117" t="s">
         <v>4</v>
       </c>
       <c r="C117" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B118" t="s">
         <v>4</v>
       </c>
       <c r="C118" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B119" t="s">
         <v>4</v>
       </c>
       <c r="C119" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B120" t="s">
         <v>4</v>
       </c>
       <c r="C120" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B121" t="s">
         <v>4</v>
       </c>
       <c r="C121" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B122" t="s">
         <v>4</v>
       </c>
       <c r="C122" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B123" t="s">
         <v>4</v>
       </c>
       <c r="C123" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B124" t="s">
         <v>4</v>
       </c>
       <c r="C124" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B125" t="s">
         <v>4</v>
       </c>
       <c r="C125" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B126" t="s">
         <v>4</v>
       </c>
       <c r="C126" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B127" t="s">
         <v>4</v>
       </c>
       <c r="C127" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B128" t="s">
         <v>4</v>
       </c>
       <c r="C128" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B129" t="s">
         <v>4</v>
       </c>
       <c r="C129" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B130" t="s">
         <v>4</v>
       </c>
       <c r="C130" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B131" t="s">
         <v>4</v>
       </c>
       <c r="C131" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B132" t="s">
         <v>4</v>
       </c>
       <c r="C132" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B133" t="s">
         <v>4</v>
       </c>
       <c r="C133" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B134" t="s">
         <v>4</v>
       </c>
       <c r="C134" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B135" t="s">
         <v>4</v>
       </c>
       <c r="C135" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B136" t="s">
         <v>4</v>
       </c>
       <c r="C136" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B137" t="s">
         <v>4</v>
       </c>
       <c r="C137" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B138" t="s">
         <v>4</v>
       </c>
       <c r="C138" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B139" t="s">
         <v>4</v>
       </c>
       <c r="C139" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B140" t="s">
         <v>4</v>
       </c>
       <c r="C140" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B141" t="s">
         <v>4</v>
       </c>
       <c r="C141" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B142" t="s">
         <v>4</v>
       </c>
       <c r="C142" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B143" t="s">
         <v>4</v>
       </c>
       <c r="C143" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>16</v>
+        <v>145</v>
       </c>
       <c r="B144" t="s">
         <v>4</v>
       </c>
       <c r="C144" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>146</v>
       </c>
       <c r="B145" t="s">
         <v>4</v>
       </c>
       <c r="C145" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>147</v>
       </c>
       <c r="B146" t="s">
         <v>4</v>
@@ -2844,2311 +2412,683 @@
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>155</v>
       </c>
       <c r="B154" t="s">
         <v>4</v>
       </c>
       <c r="C154" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>156</v>
       </c>
       <c r="B155" t="s">
         <v>4</v>
       </c>
       <c r="C155" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>31</v>
+        <v>157</v>
       </c>
       <c r="B156" t="s">
         <v>4</v>
       </c>
       <c r="C156" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B157" t="s">
         <v>4</v>
       </c>
       <c r="C157" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B158" t="s">
         <v>4</v>
       </c>
       <c r="C158" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B159" t="s">
         <v>4</v>
       </c>
       <c r="C159" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B160" t="s">
         <v>4</v>
       </c>
       <c r="C160" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B161" t="s">
         <v>4</v>
       </c>
       <c r="C161" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B162" t="s">
         <v>4</v>
       </c>
       <c r="C162" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B163" t="s">
         <v>4</v>
       </c>
       <c r="C163" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B164" t="s">
         <v>4</v>
       </c>
       <c r="C164" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B165" t="s">
         <v>4</v>
       </c>
       <c r="C165" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B166" t="s">
         <v>4</v>
       </c>
       <c r="C166" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B167" t="s">
         <v>4</v>
       </c>
       <c r="C167" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B168" t="s">
         <v>4</v>
       </c>
       <c r="C168" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B169" t="s">
         <v>4</v>
       </c>
       <c r="C169" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B170" t="s">
         <v>4</v>
       </c>
       <c r="C170" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B171" t="s">
         <v>4</v>
       </c>
       <c r="C171" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B172" t="s">
         <v>4</v>
       </c>
       <c r="C172" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B173" t="s">
         <v>4</v>
       </c>
       <c r="C173" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B174" t="s">
         <v>4</v>
       </c>
       <c r="C174" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B175" t="s">
         <v>4</v>
       </c>
       <c r="C175" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>9</v>
+        <v>177</v>
       </c>
       <c r="B176" t="s">
         <v>4</v>
       </c>
       <c r="C176" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B177" t="s">
         <v>4</v>
       </c>
       <c r="C177" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B178" t="s">
         <v>4</v>
       </c>
       <c r="C178" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B179" t="s">
         <v>4</v>
       </c>
       <c r="C179" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B180" t="s">
         <v>4</v>
       </c>
       <c r="C180" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B181" t="s">
         <v>4</v>
       </c>
       <c r="C181" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B182" t="s">
         <v>4</v>
       </c>
       <c r="C182" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B183" t="s">
         <v>4</v>
       </c>
       <c r="C183" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B184" t="s">
         <v>4</v>
       </c>
       <c r="C184" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B185" t="s">
         <v>4</v>
       </c>
       <c r="C185" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B186" t="s">
         <v>4</v>
       </c>
       <c r="C186" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B187" t="s">
         <v>4</v>
       </c>
       <c r="C187" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B188" t="s">
         <v>4</v>
       </c>
       <c r="C188" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B189" t="s">
         <v>4</v>
       </c>
       <c r="C189" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B190" t="s">
         <v>4</v>
       </c>
       <c r="C190" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B191" t="s">
         <v>4</v>
       </c>
       <c r="C191" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B192" t="s">
         <v>4</v>
       </c>
       <c r="C192" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B193" t="s">
         <v>4</v>
       </c>
       <c r="C193" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B194" t="s">
         <v>4</v>
       </c>
       <c r="C194" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B195" t="s">
         <v>4</v>
       </c>
       <c r="C195" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B196" t="s">
         <v>4</v>
       </c>
       <c r="C196" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B197" t="s">
         <v>4</v>
       </c>
       <c r="C197" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B198" t="s">
         <v>4</v>
       </c>
       <c r="C198" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B199" t="s">
         <v>4</v>
       </c>
       <c r="C199" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B200" t="s">
         <v>4</v>
       </c>
       <c r="C200" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B201" t="s">
         <v>4</v>
       </c>
       <c r="C201" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B202" t="s">
         <v>4</v>
       </c>
       <c r="C202" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B203" t="s">
         <v>4</v>
       </c>
       <c r="C203" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B204" t="s">
         <v>4</v>
       </c>
       <c r="C204" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B205" t="s">
         <v>4</v>
       </c>
       <c r="C205" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B206" t="s">
         <v>4</v>
       </c>
       <c r="C206" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B207" t="s">
         <v>4</v>
       </c>
       <c r="C207" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B208" t="s">
         <v>4</v>
       </c>
       <c r="C208" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B209" t="s">
         <v>4</v>
       </c>
       <c r="C209" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B210" t="s">
         <v>4</v>
       </c>
       <c r="C210" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B211" t="s">
         <v>4</v>
       </c>
       <c r="C211" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B212" t="s">
         <v>4</v>
       </c>
       <c r="C212" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B213" t="s">
         <v>4</v>
       </c>
       <c r="C213" t="s">
-        <v>4</v>
-[...1626 lines deleted...]
-      <c r="C361" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>