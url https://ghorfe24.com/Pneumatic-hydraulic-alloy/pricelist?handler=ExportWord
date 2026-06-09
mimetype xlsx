--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -82,2941 +82,547 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">20D پرشر سوئیچ</w:t>
-[...2846 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve"> مرکز فروش شیر برقی اسکو ASCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">0 تومان</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">0 تومان</w:t>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر برقی اسکو 8210G095 ASCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3190,362 +796,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">انگل ولو بورکرت</w:t>
-[...310 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">VLT® Micro Drive FC 51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3632,1012 +926,102 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">ترموستات اتاقی دانفوس RET</w:t>
-[...570 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر ترموستاتیک دانفوس 013G5041</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر ترموستاتیک دانفوس 013g5127</w:t>
-[...180 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیربرقی دانفوس 032F8107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروش شیر ترموستاتیک RBM</w:t>
-[...154 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">موتور دمپر دانفوس 20 نیوتن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4646,726 +1030,102 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">موتور دمپر دانفوس</w:t>
-[...544 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر محافظ Safety Valves</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر دریچه گاز پارکر </w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیرالکترونیکی پارکر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروش انواع شیرهای هیدرولیک برقی و دستی</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فیلتر پارکر Filters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -6518,310 +2278,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">بوش پمپ رکسروت</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پمپ پیستونی رکسروت A10VG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پمپ پیستونی رکسروت REXROTH</w:t>
-[...180 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">سلونوئید خشک رکسروت</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -6908,76 +2434,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر برقی خشک رکسروت</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر برقی رکسروت 4WE6-10 A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -7038,76 +2538,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر برقی رکسروت 4WE6-10 E</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر برقی رکسروت 4WE6-10 F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -7116,102 +2590,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر برقی رکسروت 4WE6-10 J</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر برقی رکسروت 4WE6-10 M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -7350,76 +2772,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر برقی هیدرولیک رکسروت</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر رکسروت 4WE10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -7532,76 +2928,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروش سلونوئید ولو رکسروت</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">قطعات یدکی پمپ رکسرت</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -7792,102 +3162,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">وارد کننده پمپ رکسروت</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">وارد کننده شیر برقی رکسروت</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -8105,1168 +3423,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">وارد کننده نمایندگی برقی مک mac</w:t>
-            </w:r>
-[...1116 lines deleted...]
-              <w:t xml:space="preserve">وارد کننده فیلتر رگلاتور فستو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>