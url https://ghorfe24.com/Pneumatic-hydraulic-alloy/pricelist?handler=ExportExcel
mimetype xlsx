--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -7,547 +7,127 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="پنوکو صنعت (09120537533)" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1083" uniqueCount="364">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="483" uniqueCount="164">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت و خرید solenoid valve</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
-    <t xml:space="preserve">20D پرشر سوئیچ</t>
-[...202 lines deleted...]
-  <si>
     <t xml:space="preserve"> مرکز فروش شیر برقی اسکو ASCO</t>
   </si>
   <si>
-    <t xml:space="preserve">سونولوئید اسکو  24v joucomatic</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر برقی اسکو 8210G095 ASCO</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی  اسکو  ASCO مدل 3-way</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی اسکو ASCO مدل 8210G73</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی اسکو  ASCO مدل 8262B202</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی  اسکو  E290B069 برند ASCO</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی اسکو  مدل 290A384 ASCO</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش شیر برقی اسکو asco</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش شیر برقی  اسکو  asco</t>
   </si>
   <si>
-    <t xml:space="preserve">انگل ولو بورکرت</t>
-[...34 lines deleted...]
-  <si>
     <t xml:space="preserve">VLT® Micro Drive FC 51</t>
   </si>
   <si>
     <t xml:space="preserve">پرشر سوئیچ دانفوس KP36</t>
   </si>
   <si>
     <t xml:space="preserve">پرشر سوئیچ دانفوس مدل KP1</t>
   </si>
   <si>
     <t xml:space="preserve">پرشر سوئیچ دانفوس مدل KP5</t>
   </si>
   <si>
     <t xml:space="preserve">پرشر سوئیچ دانفوس مدل KP35</t>
   </si>
   <si>
-    <t xml:space="preserve">ترموستات اتاقی دانفوس RET</t>
-[...64 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر ترموستاتیک دانفوس 013G5041</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر ترموستاتیک دانفوس 013g5127</t>
-[...19 lines deleted...]
-  <si>
     <t xml:space="preserve">شیربرقی دانفوس 032F8107</t>
   </si>
   <si>
-    <t xml:space="preserve">فروش شیر ترموستاتیک RBM</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">موتور دمپر دانفوس 20 نیوتن</t>
   </si>
   <si>
     <t xml:space="preserve">موتور دمپر دانفوس AMD</t>
   </si>
   <si>
-    <t xml:space="preserve">موتور دمپر دانفوس</t>
-[...61 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر محافظ Safety Valves</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر دریچه گاز پارکر </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیرالکترونیکی پارکر</t>
   </si>
   <si>
-    <t xml:space="preserve">فروش انواع شیرهای هیدرولیک برقی و دستی</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">فیلتر پارکر Filters</t>
   </si>
   <si>
     <t xml:space="preserve">فیلتر جداکننده پارکر</t>
   </si>
   <si>
     <t xml:space="preserve">فیلتر کمپرس هوا پارکر</t>
   </si>
   <si>
     <t xml:space="preserve">فیلتر هوا پارکر</t>
   </si>
   <si>
     <t xml:space="preserve">کمپرسور فیلتر هوا پارکر</t>
   </si>
   <si>
     <t xml:space="preserve">کمپرسور هوا پارکر</t>
   </si>
   <si>
     <t xml:space="preserve">کنترل بالانس پارکر</t>
   </si>
   <si>
     <t xml:space="preserve">مخزن فیلتر پارکر</t>
   </si>
   <si>
     <t xml:space="preserve">اتصال رابط پنوماتیک CDC</t>
@@ -642,363 +222,183 @@
   <si>
     <t xml:space="preserve">شیر برقی بورکرت BURKERT</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پنوماتیک بورکرت</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی کمپرسوری بورکرت</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش شیر برقی بورکرت</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش  بورکرت BURKERT</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش شیر برقی پنوماتیک بورکرت</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر برقی بورکرت</t>
   </si>
   <si>
     <t xml:space="preserve">4we6 شیر برقی رکسروت</t>
   </si>
   <si>
-    <t xml:space="preserve">بوش پمپ رکسروت</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">پمپ پیستونی رکسروت A10VG</t>
   </si>
   <si>
-    <t xml:space="preserve">پمپ پیستونی رکسروت REXROTH</t>
-[...19 lines deleted...]
-  <si>
     <t xml:space="preserve">سلونوئید خشک رکسروت</t>
   </si>
   <si>
     <t xml:space="preserve">سلونوئید ولو رکسروت</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی  رکسروت 4WE6-10 G</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی  هیدرولیک رکسروت</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پنوماتیک رکسروت</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر برقی خشک رکسروت</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر برقی رکسروت 4WE6-10 A</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی رکسروت 4WE6-10 B</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی رکسروت 4WE6-10 C</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی رکسروت 4WE6-10 D</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر برقی رکسروت 4WE6-10 E</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر برقی رکسروت 4WE6-10 F</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی رکسروت 4WE6-10 H</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر برقی رکسروت 4WE6-10 J</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر برقی رکسروت 4WE6-10 M</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی رکسروت 4WE6-10 Q</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی رکسروت 4WE6-10 T</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی رکسروت M-3SED6</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی رکسروت M-3SEW6</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی رکسروت</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی کنترل جهت رکسروت</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر برقی هیدرولیک رکسروت</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر رکسروت 4WE10</t>
   </si>
   <si>
     <t xml:space="preserve">شیر هیدرولیکی رکسروت</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش شیر برقی  رکسروت</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش شیر برقی رکسروت</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش شیر هیدرولیک رکسروت</t>
   </si>
   <si>
     <t xml:space="preserve">عاملیت فروش شیر برقی رکسروت</t>
   </si>
   <si>
-    <t xml:space="preserve">فروش سلونوئید ولو رکسروت</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">قطعات یدکی پمپ رکسرت</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت سلونوئید ولو رکسروت</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی پمپ هیدرولیک رکسروت</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی شیر برقی رکسروت</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی شیر هیدرولیکی رکسروت</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش شیر برقی رکسروت</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش شیر رکسروت</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش شیر برقی رکسروت</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش شیر رکسروت</t>
   </si>
   <si>
-    <t xml:space="preserve">وارد کننده پمپ رکسروت</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">وارد کننده شیر برقی رکسروت</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر رکسروت</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی  دو بوبین مک MAC</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی تک بوبین مک MAC</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی کنترل جهت مک (Mac</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی کنترلی مک mac</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی مینیاتوری مک  MAC</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی شیر برقی مک mac</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی شیر مک MAC</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش محصولات مک mac</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده نمایندگی برقی مک mac</t>
-  </si>
-[...127 lines deleted...]
-    <t xml:space="preserve">وارد کننده فیلتر رگلاتور فستو</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات QS فستو</t>
   </si>
   <si>
     <t xml:space="preserve">انگل ولو فستو</t>
   </si>
   <si>
     <t xml:space="preserve">بوستر فشار DPA فستو</t>
   </si>
   <si>
     <t xml:space="preserve">پوزیشنر CMSX فستو</t>
   </si>
   <si>
     <t xml:space="preserve">تامین کننده محصولات فستو</t>
   </si>
   <si>
     <t xml:space="preserve">جک پروفیلی dnc فستو</t>
   </si>
   <si>
     <t xml:space="preserve">جک پنوماتیک فستو DNC</t>
   </si>
   <si>
     <t xml:space="preserve">جک پنوماتیک فستو</t>
   </si>
@@ -2923,2250 +2323,50 @@
         <v>4</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>162</v>
       </c>
       <c r="B160" t="s">
         <v>4</v>
       </c>
       <c r="C160" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>163</v>
       </c>
       <c r="B161" t="s">
         <v>4</v>
       </c>
       <c r="C161" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="162">
-[...2198 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <q1:Properties xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:q1="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">