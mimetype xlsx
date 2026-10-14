--- v2 (2026-08-12)
+++ v3 (2026-10-14)
@@ -355,50 +355,68 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر یکطرفه سوپاپی فاراب</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -2496,50 +2514,206 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر یکطرفه PN16 فاراب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای چدن داکتیل فاراب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای دیسک استیل فاراب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای دیسک داکتیل فاراب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر سوزنی PN16 فاراب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش شیر سوزنی فاراب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر صافی فاراب</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 