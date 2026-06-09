--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -56,51 +56,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت عمده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت خرده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر کشویی زبانه فلزی رینگ استیل</w:t>
+              <w:t xml:space="preserve">شیر کشویی زبانه فلزی رینگ استیل فاراب</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>