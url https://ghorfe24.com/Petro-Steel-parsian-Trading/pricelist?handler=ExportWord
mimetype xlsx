--- v1 (2026-06-09)
+++ v2 (2026-08-12)
@@ -319,50 +319,86 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر یکطرفه سوپاپی فاراب</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -1237,76 +1273,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر یکطرفه زبانه لاستیکی فاراب</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر کشویی زبانه لاستیکی فاراب</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2148,50 +2158,388 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">نمایندگی فاراب در تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای ویفری گیربکس دار فاراب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای ویفری اهرم دار فاراب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای pn16 فاراب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر سوپاپی F1 -16 بار فاراب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر صافی F1 - 16 بار فاراب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر کشویی F4 فاراب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر کشویی PN10 فاراب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر کشویی pn16 فاراب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر کشویی اورینگی فاراب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر کشویی رینگ برنزی فاراب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر کشویی رینگ لاستیکی فاراب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر یکطرفه F6 فاراب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر یکطرفه PN16 فاراب</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 