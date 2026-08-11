--- v0 (2025-12-05)
+++ v1 (2026-08-11)
@@ -564,76 +564,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پمپ ییلدیز 3 YHL</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پمپ ییلدیز 2 YHL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -642,128 +616,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پمپ ییلدیز 3 YKBF</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پمپ ییلدیز 200 YKF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -824,128 +720,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پمپ ییلدیز 2  YMK</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پمپ ییلدیز 1 YMK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پمپ ییلدیز YMK½</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پمپ ییلدیز YLP6 – 355</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1006,76 +850,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پمپ ییلدیز YLP4 – 090</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پمپ ییلدیز YLP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1084,76 +902,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پمپ ییلدیز YMGF 2</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پمپ دیافراگمی DIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1708,128 +1500,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پمپ وکیوم جویسان</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی پمپ ییلدیز ترکیه</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2046,154 +1760,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پمپ وکیوم هامر VE1100</w:t>
-[...102 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">STANDART نمایندگی پمپ استاندارت</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2931,50 +2541,440 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">نمایندگی پمپ سنجر  SENCER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده دیفیوزر  ترکیه ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">دیفیوزر استخری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">دیفیوزر ترکیه ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">دیفیوزر هوادهی ترکیه ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">دیفیوزر هوادهی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش دیفیوزر  ترکیه ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش دیفیوزر هوادهی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش  دیفیوزر هوادهی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش دیفیوزر ترکیه ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت دیفیوزر ترکیه ای </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت دیفیوزر هوادهی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی دیفیوزر  ترکیه ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی دیفیوزر هوادهی ترکیه ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده دیفیوزر  ترکیه ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده دیفیوزر هوادهی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 