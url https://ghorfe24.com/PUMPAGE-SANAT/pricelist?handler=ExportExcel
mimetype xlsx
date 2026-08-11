--- v0 (2025-12-05)
+++ v1 (2026-08-11)
@@ -45,113 +45,89 @@
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش پمپ ییلیدز yildiz</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ شکلات ییلدیز YILDIZ</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ ییلدیز ترکیه</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دنده ای ییلدیز YILDIZ</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ اسفالت ییلدیز YILDIZ</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ ییلدیز 8 YHL</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ ییلدیز 4 YHL</t>
   </si>
   <si>
-    <t xml:space="preserve">پمپ ییلدیز 3 YHL</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">پمپ ییلدیز 2 YHL</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ ییلدیز 10 YHL</t>
   </si>
   <si>
-    <t xml:space="preserve">پمپ ییلدیز 3 YKBF</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">پمپ ییلدیز 200 YKF</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ ییلدیز 4 YKF</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ ییلدیز 2 YKKF</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ ییلدیز 5 YKF</t>
   </si>
   <si>
-    <t xml:space="preserve">پمپ ییلدیز 2  YMK</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">پمپ ییلدیز 1 YMK</t>
   </si>
   <si>
-    <t xml:space="preserve">پمپ ییلدیز YMK½</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">پمپ ییلدیز YLP6 – 355</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ ییلدیز YLP6 – 285</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ ییلدیز YLP5 – 180</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ ییلدیز YLP5 – 130</t>
   </si>
   <si>
-    <t xml:space="preserve">پمپ ییلدیز YLP4 – 090</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">پمپ ییلدیز YLP</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ ییلدیز YLP3 – 050</t>
   </si>
   <si>
-    <t xml:space="preserve">پمپ ییلدیز YMGF 2</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">پمپ دیافراگمی DIA</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی پمپ دیا DIA</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دیافراگمی با موتور الکتریکی</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دیافراگمی پلی پروپیلن</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دیافراگمی صنایع بهداشتی</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دیافراگمی استنلس استیل DPX10</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دیافراگمی استنلس استیل DPX15</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دیافراگمی استنلس استیل DPX20</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دیافراگمی استنلس استیل DPX-30</t>
@@ -177,101 +153,80 @@
   <si>
     <t xml:space="preserve">پمپ دیافراگمی الومینیومی فلزی DP200</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دیافراگمی الومینیومی فلزی DP300</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دیافراگمی الومینیومی فلزی کارخانجات</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دیافراگمی الومینیومی فلزی</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده پمپ ساید چنل گرینکو </t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش پمپ ساید چنل گرینکو دو پروانه</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ ساید چنل گرینکو سه پروانه</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش پمپ ساید چنل گرینکو</t>
   </si>
   <si>
-    <t xml:space="preserve">پمپ وکیوم جویسان</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی پمپ ییلدیز ترکیه</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی پمپ دنده ای ییلدیز YILDIZ</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش پمپ دیافراگمی DIA</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش پمپ دیا DIA</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش پمپ دیافراگمی پلی پروپیلن</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش پمپ دیافراگمی صنایع بهداشتی</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ ییلدیز</t>
   </si>
   <si>
     <t xml:space="preserve">فروش پمپ ییلدیز</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش پمپ ییلدیز</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش پمپ ییلدیز</t>
   </si>
   <si>
-    <t xml:space="preserve">پمپ وکیوم هامر VE1100</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">STANDART نمایندگی پمپ استاندارت</t>
   </si>
   <si>
     <t xml:space="preserve">الکتروپمپ استاندارت</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ اب استاندارت ترکیه ای STANDART</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ استاندارت  ترکیه ای</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ روغن داغ  استاندارت</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ روغن داغ استاندارت ترکیه ای</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ سانتریفیوژ استاندارت STANDART</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ طبقاتی ترکیه ای STANDART</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ فشار قوی استاندارت</t>
@@ -319,50 +274,95 @@
     <t xml:space="preserve">وارد کننده پمپ سانتریفیوژ ترکیه ای</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ  اسید  سنجر  SENCER</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ  مواد غذایی سنجر  SENCER</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ SENCER</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ پلی اتیلن سنجر  SENCER</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دیافراگمی استیل سنجر  SENCER</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دیافراگمی پمپ سنجر  SENCER</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دیافراگمی فولادی سنجر  SENCER</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی پمپ سنجر  SENCER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پخش کننده دیفیوزر  ترکیه ای</t>
+  </si>
+  <si>
+    <t xml:space="preserve">دیفیوزر استخری</t>
+  </si>
+  <si>
+    <t xml:space="preserve">دیفیوزر ترکیه ای</t>
+  </si>
+  <si>
+    <t xml:space="preserve">دیفیوزر هوادهی ترکیه ای</t>
+  </si>
+  <si>
+    <t xml:space="preserve">دیفیوزر هوادهی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش دیفیوزر  ترکیه ای</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش دیفیوزر هوادهی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش  دیفیوزر هوادهی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش دیفیوزر ترکیه ای</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت دیفیوزر ترکیه ای </t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت دیفیوزر هوادهی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی دیفیوزر  ترکیه ای</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی دیفیوزر هوادهی ترکیه ای</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده دیفیوزر  ترکیه ای</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده دیفیوزر هوادهی</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">