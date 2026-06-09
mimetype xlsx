--- v0 (2025-12-06)
+++ v1 (2026-06-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
-    <sheet name="تکنو جنرال متال 09120309785" sheetId="1" r:id="rId3"/>
+    <sheet name="تکنو غرفه جنرال صنعت 24" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="258" uniqueCount="88">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده اتصالات جوشی استیل</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">ساید گلاس دیافراگمی</t>
   </si>
   <si>
@@ -117,165 +117,165 @@
   <si>
     <t xml:space="preserve">وارد کننده شیر سوزنی داخل استیل LCC</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر سوزنی فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی فولادی داخل مونل</t>
   </si>
   <si>
     <t xml:space="preserve">شیرالات فولادی داخل استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیرالات فولادی لب جوش</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیرالات فولادی کلاس 1500 فلنج دار</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیرالات فولادی 900</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیرالات اروپایی</t>
   </si>
   <si>
-    <t xml:space="preserve"> وارد کننده شیرالات فلنجدار – اورپایی – چینی</t>
+    <t xml:space="preserve">وارد کننده شیرالات فلنجدار – اورپایی – چینی</t>
   </si>
   <si>
     <t xml:space="preserve">شیرالات فلنجدار پنوماتیک اروپایی</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر توپی فلنجدار سایز درشت 24-42-48 اینچ </t>
+    <t xml:space="preserve">شیر توپی فلنجدار سایز درشت 24-42-48 اینچ</t>
   </si>
   <si>
     <t xml:space="preserve">شیرالات فلنجدار پایه بلند</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو گیبرکسی فلنجدار</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیرالات کشویی سوزنی اوریون</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیرالات استیل کلاس 150 -300</t>
   </si>
   <si>
     <t xml:space="preserve">تامین کننده شیرالات اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات A234 GR. WPB (فولادی)</t>
   </si>
   <si>
     <t xml:space="preserve">چک ولو بین فلنجی دیسک استیل</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده اتصالات جوشی فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده اتصالات استیل ارنه فیتینگ ERNE FITING</t>
   </si>
   <si>
     <t xml:space="preserve">واردکننده اتصالات جوشی بنکن ژاپن</t>
   </si>
   <si>
-    <t xml:space="preserve"> بال ولو KTM   فولادی</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">بال ولو فلنجدار  کلاس 300 </t>
+    <t xml:space="preserve">بال ولو KTM   فولادی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بال ولو فلنجدار  کلاس 300</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو فولادی داخل استیل کلاس 300 فلنجدار</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو استیل CF8M</t>
   </si>
   <si>
-    <t xml:space="preserve">بال ولو فلنجدار کلاس 150 </t>
+    <t xml:space="preserve">بال ولو فلنجدار کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو تمام استیل 316 SS304(CF8</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولوBall valve s استیل SS316l(CF8M)</t>
   </si>
   <si>
     <t xml:space="preserve">انواع شیر خودکار- چک ولو فولادی در سایز و کلاس مختلف</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیرالات فولادی فلنجدار</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فولادی BONNEY FORGE بانی فورج کلاس 150 -300 -600  داخل مونل</t>
   </si>
   <si>
-    <t xml:space="preserve">تامین کننده شیرالات سفارشی سایز درشت </t>
+    <t xml:space="preserve">تامین کننده شیرالات سفارشی سایز درشت</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی فولادی داخل استیل   PK -GATE VALVE</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر کشویی(GATE) PK</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیرآلات سایز بزرگ</t>
   </si>
   <si>
     <t xml:space="preserve">شیر یکطرفه دبل پلیت تمام استیل</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات جوشی فورج</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش فلنج استیل فولادی فد –FAD</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده فلنج استیل</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده فلنج فد FAD  A105</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده فلنج ملسی A105 MELESI</t>
   </si>
   <si>
-    <t xml:space="preserve">فلنج رینگی فشار قوی </t>
+    <t xml:space="preserve">فلنج رینگی فشار قوی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه کشویی ۳۶اینچ کلاس ۱۵۰ LCC</t>
   </si>
   <si>
     <t xml:space="preserve">چک ولو دبل پلیت کلاس 150 گودوین GOODWIN</t>
   </si>
   <si>
     <t xml:space="preserve">دبل پلیت فولادی سیت استیل GooDWIN</t>
   </si>
   <si>
     <t xml:space="preserve">شیر خودکار دبل پلیت GOODWIN</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر خودکار دبل پلیت کلاس 150 گودوین </t>
+    <t xml:space="preserve">شیر خودکار دبل پلیت کلاس 150 گودوین</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو فولادی  A105</t>
   </si>
   <si>
     <t xml:space="preserve">شیر بین فلنچی تک پلیت</t>
   </si>
   <si>
     <t xml:space="preserve">شیر تست A105-LF2</t>
   </si>
   <si>
     <t xml:space="preserve">شیر تست LF2</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی JMC توپی (Ball valve) WCB</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی LF2 (kapen 3)</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی فولادی داخل استیل کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">شیر خودکار بین فلنچی A105</t>
   </si>