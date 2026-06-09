--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -1099,50 +1099,62 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">تعمیر کننده موتور گیربکس خورشیدی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -8595,50 +8607,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:t xml:space="preserve">بكس شافت مستقيم SEW سري RX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:t xml:space="preserve">الکترو گیربکس SEW  سری R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -8673,50 +8711,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:t xml:space="preserve">گیربکس SEW  سری R17DT71D4-BMG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:t xml:space="preserve">گیربکس SEW  سری R37DRS71S4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -9505,50 +9569,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:t xml:space="preserve">موتورگیربکس حلزونی شافت ۳۰ مدل SF57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:t xml:space="preserve">رکتیفایر SEW تیپ BG1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -9662,50 +9752,76 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">موتورگیربکس آویز شافت ۳۰ SEW مدل F47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتورگیربکس آویز هالو ۲۵ SEW مدل FA27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>