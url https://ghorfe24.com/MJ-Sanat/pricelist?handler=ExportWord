--- v1 (2026-06-09)
+++ v2 (2026-08-10)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="nil" w:color="auto" w:fill="EEEEEE"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">گروه فنی و صنعتی MJ واردکننده موتورگیربکس SEW</w:t>
+        <w:t xml:space="preserve">گروه فنی و صنعتی موتورگیربکس</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:space="0"/>
           <w:left w:val="single" w:space="0"/>
           <w:bottom w:val="single" w:space="0"/>
           <w:right w:val="single" w:space="0"/>
           <w:insideH w:val="single" w:space="0"/>
           <w:insideV w:val="single" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="300"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9387,51 +9387,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">موتورگیربکس 0.37 کیلووات SEW  مدل R37DT71D4 </w:t>
+              <w:t xml:space="preserve">موتورگیربکس 0.37 کیلووات SEW  مدل R37DT71D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9491,77 +9491,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">موتورگیربکس هلیکال SEW سری R27 DT80N4/BMG </w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">موتورگیربکس مرکب SEW سری RF167 R97 DT90S4 </w:t>
+              <w:t xml:space="preserve">موتورگیربکس هلیکال SEW سری R27 DT80N4/BMG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتورگیربکس مرکب SEW سری RF167 R97 DT90S4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>