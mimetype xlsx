--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="گروه فنی و صنعتی MJ واردکننده م" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1002" uniqueCount="337">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1014" uniqueCount="341">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیر کننده گیربکس خورشیدی stm</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیر کننده گیربکس خورشیدی</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیر کننده موتور گیربکس خورشیدی</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیرات گیربکس خورشیدی stm</t>
   </si>
   <si>
@@ -891,59 +891,65 @@
   <si>
     <t xml:space="preserve">گیربکس هلیکال بول اس ایی دبلیو SEW</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس هلیکال سری  W اس ایی دبلیو SEW</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس هلیکال گلدونی ضد انفجار اس ایی دبلیو SEW</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده گیربکس حلزونی SEW</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده گیربکس دور متغیر SEW</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده گیربکس شافت مستقیم SEW</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده گیربکس هالو اویز SEW</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده گیربگس های سری WA</t>
   </si>
   <si>
+    <t xml:space="preserve">بكس شافت مستقيم SEW سري RX</t>
+  </si>
+  <si>
     <t xml:space="preserve">الکترو گیربکس SEW  سری R</t>
   </si>
   <si>
     <t xml:space="preserve">الکترو گیربکس SEW  سری R37DRS71S4</t>
   </si>
   <si>
     <t xml:space="preserve">الکترو گیربکس SEW  سری RF17DT71C4</t>
   </si>
   <si>
+    <t xml:space="preserve">گیربکس SEW  سری R17DT71D4-BMG</t>
+  </si>
+  <si>
     <t xml:space="preserve">گیربکس SEW  سری R37DRS71S4</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس SEW  سری RF</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس SEW  سری RF17DT71C4</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس SEW  سری R17DT71D4-BMG</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس SEW  سری R37DRS71S4</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس SEW  سری RF</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس SEW  سری RF17DT71C4</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس SEW  سری RF17DT71D4E SIT</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس SEW سری R</t>
@@ -996,69 +1002,75 @@
   <si>
     <t xml:space="preserve">موتورگیربکس حلزونی هالو ۳۵ SEW مدل SA57</t>
   </si>
   <si>
     <t xml:space="preserve">موتورگیربکس 0.37 کیلووات SEW  مدل R37DT71D4 </t>
   </si>
   <si>
     <t xml:space="preserve">موتورگیربکس کرانویل پینیون هالو ۵۰ SEW مدل KA77</t>
   </si>
   <si>
     <t xml:space="preserve">موتورگیربکس کرانویل پینیون شافت ۶۰ SEW مدل KF87</t>
   </si>
   <si>
     <t xml:space="preserve">موتورگیربکس 0.37 کیلووات SEW سری S47 DRS71S4BE05HF</t>
   </si>
   <si>
     <t xml:space="preserve">موتورگیربکس هلیکال SEW سری R27 DT80N4/BMG </t>
   </si>
   <si>
     <t xml:space="preserve">موتورگیربکس مرکب SEW سری RF167 R97 DT90S4 </t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس مرکب SEW آویز هالو ۹۰ مدل FA107 R77 AR71</t>
   </si>
   <si>
+    <t xml:space="preserve">موتورگیربکس حلزونی شافت ۳۰ مدل SF57</t>
+  </si>
+  <si>
     <t xml:space="preserve">رکتیفایر SEW تیپ BG1.5</t>
   </si>
   <si>
     <t xml:space="preserve">موتورگیربکس آویز هالو ۶۰ SEW مدل FA87</t>
   </si>
   <si>
     <t xml:space="preserve">موتورگیربکس حلزونی شافت ۳۵ SEW مدل SF67</t>
   </si>
   <si>
     <t xml:space="preserve">رکتیفایر SEW تیپ BGE 1.5</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس خورشیدی SEW مدل P032 RF107 AD5</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس خورشیدی SEW مدل PSF612/N/EK15</t>
   </si>
   <si>
     <t xml:space="preserve">موتورگیربکس آویز شافت ۳۰ SEW مدل F47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتورگیربکس آویز هالو ۲۵ SEW مدل FA27</t>
   </si>
   <si>
     <t xml:space="preserve">موتورگیربکس SEW مدل KH37 DRE90M4BE2HF/TF/ES7S</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -4745,50 +4757,94 @@
         <v>4</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
         <v>335</v>
       </c>
       <c r="B333" t="s">
         <v>4</v>
       </c>
       <c r="C333" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
         <v>336</v>
       </c>
       <c r="B334" t="s">
         <v>4</v>
       </c>
       <c r="C334" t="s">
         <v>4</v>
       </c>
     </row>
+    <row r="335">
+      <c r="A335" t="s">
+        <v>337</v>
+      </c>
+      <c r="B335" t="s">
+        <v>4</v>
+      </c>
+      <c r="C335" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="s">
+        <v>338</v>
+      </c>
+      <c r="B336" t="s">
+        <v>4</v>
+      </c>
+      <c r="C336" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="s">
+        <v>339</v>
+      </c>
+      <c r="B337" t="s">
+        <v>4</v>
+      </c>
+      <c r="C337" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="s">
+        <v>340</v>
+      </c>
+      <c r="B338" t="s">
+        <v>4</v>
+      </c>
+      <c r="C338" t="s">
+        <v>4</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <q1:Properties xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:q1="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">