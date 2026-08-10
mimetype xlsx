--- v1 (2026-06-09)
+++ v2 (2026-08-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
-    <sheet name="گروه فنی و صنعتی MJ واردکننده م" sheetId="1" r:id="rId3"/>
+    <sheet name="گروه فنی و صنعتی موتورگیربکس" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1014" uniqueCount="341">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیر کننده گیربکس خورشیدی stm</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیر کننده گیربکس خورشیدی</t>
   </si>
   <si>
@@ -981,66 +981,66 @@
   <si>
     <t xml:space="preserve">موتور گیربکس SEW سریRF67.R CV100M4</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس شافت مستقیم R57AM182 SEW</t>
   </si>
   <si>
     <t xml:space="preserve">موتورگیربکس حلزونی شافت 20 SEW سری SA37</t>
   </si>
   <si>
     <t xml:space="preserve">موتورگیربکس حلزونی SEW سری SA57/TDRS71M4</t>
   </si>
   <si>
     <t xml:space="preserve">موتورگیربکس حلزونی هالو 30 SEW مدل SA47</t>
   </si>
   <si>
     <t xml:space="preserve">موتورگیربکس حلزونی شافت ۳۰ SEW مدل S57</t>
   </si>
   <si>
     <t xml:space="preserve">موتورگیربکس حلزونی شافت ۲۰ SEW مدل SF37</t>
   </si>
   <si>
     <t xml:space="preserve">موتورگیربکس حلزونی هالو ۳۵ SEW مدل SA57</t>
   </si>
   <si>
-    <t xml:space="preserve">موتورگیربکس 0.37 کیلووات SEW  مدل R37DT71D4 </t>
+    <t xml:space="preserve">موتورگیربکس 0.37 کیلووات SEW  مدل R37DT71D4</t>
   </si>
   <si>
     <t xml:space="preserve">موتورگیربکس کرانویل پینیون هالو ۵۰ SEW مدل KA77</t>
   </si>
   <si>
     <t xml:space="preserve">موتورگیربکس کرانویل پینیون شافت ۶۰ SEW مدل KF87</t>
   </si>
   <si>
     <t xml:space="preserve">موتورگیربکس 0.37 کیلووات SEW سری S47 DRS71S4BE05HF</t>
   </si>
   <si>
-    <t xml:space="preserve">موتورگیربکس هلیکال SEW سری R27 DT80N4/BMG </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">موتورگیربکس مرکب SEW سری RF167 R97 DT90S4 </t>
+    <t xml:space="preserve">موتورگیربکس هلیکال SEW سری R27 DT80N4/BMG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتورگیربکس مرکب SEW سری RF167 R97 DT90S4</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس مرکب SEW آویز هالو ۹۰ مدل FA107 R77 AR71</t>
   </si>
   <si>
     <t xml:space="preserve">موتورگیربکس حلزونی شافت ۳۰ مدل SF57</t>
   </si>
   <si>
     <t xml:space="preserve">رکتیفایر SEW تیپ BG1.5</t>
   </si>
   <si>
     <t xml:space="preserve">موتورگیربکس آویز هالو ۶۰ SEW مدل FA87</t>
   </si>
   <si>
     <t xml:space="preserve">موتورگیربکس حلزونی شافت ۳۵ SEW مدل SF67</t>
   </si>
   <si>
     <t xml:space="preserve">رکتیفایر SEW تیپ BGE 1.5</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس خورشیدی SEW مدل P032 RF107 AD5</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس خورشیدی SEW مدل PSF612/N/EK15</t>
   </si>