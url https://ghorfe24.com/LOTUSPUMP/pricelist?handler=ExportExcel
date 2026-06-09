--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -1,196 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
-    <sheet name="لوتوس صنعت  پمپ LOTUSANATSPUMP" sheetId="1" r:id="rId3"/>
+    <sheet name="لوتوس صنعت پمپ LOTUSANATSPUMP" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="483" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="112">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
-    <t xml:space="preserve">بلوئر ارزن</t>
+    <t xml:space="preserve">ساید چنل استریم چینی</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
-    <t xml:space="preserve">بلوئر هوادهی ارزن</t>
-[...121 lines deleted...]
-  <si>
     <t xml:space="preserve">ساید چنل استریم</t>
   </si>
   <si>
     <t xml:space="preserve">ساید چنل تک فاز استریم</t>
   </si>
   <si>
     <t xml:space="preserve">عاملیت فروش ساید چنل استریم</t>
   </si>
   <si>
     <t xml:space="preserve">فروش ساید چنل استریم</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت ساید چنل استریم</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش ساید چنل استریم</t>
   </si>
   <si>
     <t xml:space="preserve">ساید چنل پالما چینی</t>
   </si>
   <si>
     <t xml:space="preserve">ساید چنل پالما</t>
   </si>
   <si>
     <t xml:space="preserve">ساید چنل رونتای</t>
@@ -210,53 +87,50 @@
   <si>
     <t xml:space="preserve">ساید چنل رونتای تایوانی</t>
   </si>
   <si>
     <t xml:space="preserve">عاملیت فروش ساید چنل رونتای</t>
   </si>
   <si>
     <t xml:space="preserve">فروش ساید چنل رونتای</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت ساید چنل رونتای</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی ساید چنل رونتای</t>
   </si>
   <si>
     <t xml:space="preserve">ساید چنل ریچل</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت ساید چنل ریچل</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش ساید چنل ریچل</t>
   </si>
   <si>
-    <t xml:space="preserve">قیمت بروتس گریتک</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">بلوئرساید چنل رونتای</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دیافراگمی DIA</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دیافراگمی استنلس استیل 316</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دیافراگمی استنلس استیل DIA</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دیافراگمی استیل ترکیه ای 316</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دیافراگمی استیل ضد زنگ 316</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دیافراگمی استیل ضد زنگ ترکیه ای</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دیافراگمی الومینیومی دیا DIA</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دیافراگمی الومینیومی صنایع شیمیایی</t>
@@ -364,77 +238,50 @@
     <t xml:space="preserve">عامل فروش پمپ سانتریفیوژ  ترکیه ای</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش پمپ طبقاتی ترکیه ای STANDART</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی پمپ استاندارت</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش پمپ استاندارت ترکیه ای</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش پمپ روغن داغ STANDART</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش پمپ روغن داغ استاندارت</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده پمپ STANDARTروغن داغ</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده پمپ روغن داغ ترکیه ای</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده پمپ سانتریفیوژ ترکیه ای</t>
-  </si>
-[...25 lines deleted...]
-    <t xml:space="preserve">لوب پمپ ییلدیز</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش پمپ ییلدیز</t>
   </si>
   <si>
     <t xml:space="preserve">عاملیت فروش پمپ ییلدیز</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده پمپ ییلدیز</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت پمپ ییلدیز</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی رسمی پمپ ییلدیز</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش پمپ دنده ای ییلدیز</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده پمپ دنده ای ترکیه ای ییلدیز</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده پمپ ییلدیز</t>
   </si>
@@ -815,513 +662,513 @@
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>25</v>
       </c>
       <c r="B23" t="s">
         <v>4</v>
       </c>
       <c r="C23" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>26</v>
       </c>
       <c r="B24" t="s">
         <v>4</v>
       </c>
       <c r="C24" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="B25" t="s">
         <v>4</v>
       </c>
       <c r="C25" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B26" t="s">
         <v>4</v>
       </c>
       <c r="C26" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B28" t="s">
         <v>4</v>
       </c>
       <c r="C28" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B29" t="s">
         <v>4</v>
       </c>
       <c r="C29" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B30" t="s">
         <v>4</v>
       </c>
       <c r="C30" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B31" t="s">
         <v>4</v>
       </c>
       <c r="C31" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B32" t="s">
         <v>4</v>
       </c>
       <c r="C32" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B33" t="s">
         <v>4</v>
       </c>
       <c r="C33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B34" t="s">
         <v>4</v>
       </c>
       <c r="C34" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B35" t="s">
         <v>4</v>
       </c>
       <c r="C35" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B36" t="s">
         <v>4</v>
       </c>
       <c r="C36" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B37" t="s">
         <v>4</v>
       </c>
       <c r="C37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B38" t="s">
         <v>4</v>
       </c>
       <c r="C38" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B39" t="s">
         <v>4</v>
       </c>
       <c r="C39" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B40" t="s">
         <v>4</v>
       </c>
       <c r="C40" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B41" t="s">
         <v>4</v>
       </c>
       <c r="C41" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B42" t="s">
         <v>4</v>
       </c>
       <c r="C42" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B44" t="s">
         <v>4</v>
       </c>
       <c r="C44" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B45" t="s">
         <v>4</v>
       </c>
       <c r="C45" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B46" t="s">
         <v>4</v>
       </c>
       <c r="C46" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B47" t="s">
         <v>4</v>
       </c>
       <c r="C47" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B48" t="s">
         <v>4</v>
       </c>
       <c r="C48" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B49" t="s">
         <v>4</v>
       </c>
       <c r="C49" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B50" t="s">
         <v>4</v>
       </c>
       <c r="C50" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B52" t="s">
         <v>4</v>
       </c>
       <c r="C52" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B53" t="s">
         <v>4</v>
       </c>
       <c r="C53" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B54" t="s">
         <v>4</v>
       </c>
       <c r="C54" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B55" t="s">
         <v>4</v>
       </c>
       <c r="C55" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B56" t="s">
         <v>4</v>
       </c>
       <c r="C56" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B57" t="s">
         <v>4</v>
       </c>
       <c r="C57" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B58" t="s">
         <v>4</v>
       </c>
       <c r="C58" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B59" t="s">
         <v>4</v>
       </c>
       <c r="C59" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B60" t="s">
         <v>4</v>
       </c>
       <c r="C60" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B61" t="s">
         <v>4</v>
       </c>
       <c r="C61" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B62" t="s">
         <v>4</v>
       </c>
       <c r="C62" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B64" t="s">
         <v>4</v>
       </c>
       <c r="C64" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B65" t="s">
         <v>4</v>
       </c>
       <c r="C65" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>69</v>
       </c>
       <c r="B68" t="s">
         <v>4</v>
       </c>
       <c r="C68" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>70</v>
       </c>
       <c r="B69" t="s">
         <v>4</v>
@@ -1756,611 +1603,50 @@
         <v>4</v>
       </c>
       <c r="C108" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>110</v>
       </c>
       <c r="B109" t="s">
         <v>4</v>
       </c>
       <c r="C109" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>111</v>
       </c>
       <c r="B110" t="s">
         <v>4</v>
       </c>
       <c r="C110" t="s">
-        <v>4</v>
-[...559 lines deleted...]
-      <c r="C161" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>