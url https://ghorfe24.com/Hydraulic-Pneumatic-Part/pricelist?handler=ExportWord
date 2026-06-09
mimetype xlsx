--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -1012,218 +1012,50 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
-            <w:r>
-[...166 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر برقی  نورگرن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -1786,2312 +1618,1740 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروشنده شیر برقی اب پارکر</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نماینده فروش شیر برقی اب پارکر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:t xml:space="preserve">رگلاتور پنوماتیک متال ورک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور متال ورک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش رگلاتور پنوماتیک متال ورک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی رگلاتور پنوماتیک متال ورک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر برقی کاموزی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش شیر برقی کاموزی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده شیر برقی کاموزی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت شیر برقی کاموزی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش شیر برقی کاموزی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش واحد مراقبت lmc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش واحد مراقبت lmc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش واحد مراقبت ایرتک AIRTAC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واحد مراقبت MINDMAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور پنوماتیک SKP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور پنوماتیک ایرتک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور پنوماتیک lmc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور پنوماتیک THB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور پنوماتیک TPC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور پنوماتیک فوروارد</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور پنوماتیک کاموزی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور پنوماتیک متال ورک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر برقی استیل بورکرت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر برقی برنجی بورکرت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر برقی پنوماتیک بورکرت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش شیر برقی بورکرت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش شیر برقی پنوماتیک بورکرت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر برقی بورکرت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر برقی پنوماتیک کاموزی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر برقی کاموزی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر رگلاتور SKP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر رگلاتور ایرتک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر رگلاتور LMC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر رگلاتور THB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر رگلاتور TPC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر رگلاتور کاموزی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر رگلاتور متال ورک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر رگلاتور نورگرن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت فیلتر رگلاتور فوروارد</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فیلتر رگلاتور SMC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فیلتر رگلاتور فوروارد</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت واحد مراقبت SHAKO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت واحد مراقبت ایرتک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش واحد مراقبت SHAKO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش واحد مراقبت فوروارد</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی واحد مراقبت SKP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی واحد مراقبت فستو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واحد مراقبت lmc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واحد مراقبت SHAKO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واحد مراقبت SKP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واحد مراقبت smc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واحد مراقبت THB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واحد مراقبت TPC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واحد مراقبت ایرتک AIRTAC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واحد مراقبت ایرتک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واحد مراقبت پنوماتیک فستو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واحد مراقبت پنوماتیک فوروارد</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واحد مراقبت پنوماتیک ایرکنترل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واحد مراقبت پنوماتیک متال ورک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واحد مراقبت دو تیکه lmc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واحد مراقبت ژاپنی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واحد مراقبت سه تکه THB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واحد مراقبت فوروارد</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واحد مراقبت کاموزی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:t xml:space="preserve">واحد مراقبت نورگرن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">رگلاتور پنوماتیک متال ورک</w:t>
-[...2182 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">اینکودر اتونیکس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -6154,76 +5414,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی فروش بوبین نورگرن</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">رگلاتور R17-A00-RNLA نورگرن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -6700,76 +5934,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">میکروسوئیچ نورگرن</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">چک ولو نورگرن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -7194,76 +6402,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر برقی پارکر 7321B -DN01</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر برقی پارکر 7321B EN01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -7376,102 +6558,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر برقی پارکر 444610W</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر برقی پارکر 444614W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -7896,76 +7026,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">وارد کننده شیر برقی اب پارکر</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">جک  سیلندری نورگرن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -8650,284 +7754,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر برقی پارکر parker 444109W</w:t>
-[...232 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر برقی پارکر parker 444604W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -9092,154 +7962,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی رگلاتور نورگرن تهران</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی رگلاتور نورگرن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی فروش رگلاتور نورگرن</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نماینده رگلاتور نورگرن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -9248,284 +8040,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی فروش روغن زن نورگرن</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نماینده روغن زن نورگرن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر برقی ایرتک</w:t>
-[...180 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی شیر برقی کاموزی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -9638,285 +8222,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی ورکام</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی واحد مراقبت نورگرن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نماینده فروش واحد مراقبت نورگرن</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نماینده واحد مراقبت نورگرن</w:t>
-            </w:r>
-[...76 lines deleted...]
-              <w:t xml:space="preserve">وارد کننده واحد مراقبت نورگرن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>