--- v0 (2026-02-18)
+++ v1 (2026-06-09)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="هیدرولیک پنوماتیک پارت 40330485" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1083" uniqueCount="354">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="915" uniqueCount="301">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">رگلاتور پارکر</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">رگلاتور نورگرن-فروشنده رگلاتور نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی  نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر</t>
   </si>
   <si>
@@ -96,302 +96,239 @@
   <si>
     <t xml:space="preserve">فیلتر رگلاتور نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی پنوماتیک نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش محصولات نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش محصولات نورگرن norgren</t>
   </si>
   <si>
     <t xml:space="preserve">واحد مراقبت پنوماتیک نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش شیر برقی پارکر</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی شیر برقی پارکر</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر برقی پارکر</t>
   </si>
   <si>
-    <t xml:space="preserve">فروشنده شیر برقی اب پارکر</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">نماینده فروش شیر برقی اب پارکر</t>
   </si>
   <si>
+    <t xml:space="preserve">رگلاتور پنوماتیک متال ورک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رگلاتور متال ورک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش رگلاتور پنوماتیک متال ورک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی رگلاتور پنوماتیک متال ورک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی کاموزی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش شیر برقی کاموزی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده شیر برقی کاموزی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت شیر برقی کاموزی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش شیر برقی کاموزی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش واحد مراقبت lmc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش واحد مراقبت lmc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش واحد مراقبت ایرتک AIRTAC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واحد مراقبت MINDMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رگلاتور پنوماتیک SKP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رگلاتور پنوماتیک ایرتک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رگلاتور پنوماتیک lmc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رگلاتور پنوماتیک THB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رگلاتور پنوماتیک TPC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رگلاتور پنوماتیک فوروارد</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رگلاتور پنوماتیک کاموزی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی استیل بورکرت</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی برنجی بورکرت</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی پنوماتیک بورکرت</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش شیر برقی بورکرت</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش شیر برقی پنوماتیک بورکرت</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر برقی بورکرت</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی پنوماتیک کاموزی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر برقی کاموزی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فیلتر رگلاتور SKP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فیلتر رگلاتور ایرتک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فیلتر رگلاتور LMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فیلتر رگلاتور THB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فیلتر رگلاتور TPC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فیلتر رگلاتور کاموزی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فیلتر رگلاتور متال ورک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت فیلتر رگلاتور فوروارد</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فیلتر رگلاتور SMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فیلتر رگلاتور فوروارد</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت واحد مراقبت SHAKO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت واحد مراقبت ایرتک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش واحد مراقبت SHAKO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش واحد مراقبت فوروارد</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی واحد مراقبت SKP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی واحد مراقبت فستو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واحد مراقبت lmc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واحد مراقبت SHAKO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واحد مراقبت SKP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واحد مراقبت smc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واحد مراقبت THB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واحد مراقبت TPC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واحد مراقبت ایرتک AIRTAC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واحد مراقبت ایرتک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واحد مراقبت پنوماتیک فستو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واحد مراقبت پنوماتیک فوروارد</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واحد مراقبت پنوماتیک ایرکنترل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واحد مراقبت پنوماتیک متال ورک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واحد مراقبت دو تیکه lmc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واحد مراقبت ژاپنی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واحد مراقبت سه تکه THB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واحد مراقبت فوروارد</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واحد مراقبت کاموزی</t>
+  </si>
+  <si>
     <t xml:space="preserve">واحد مراقبت نورگرن</t>
   </si>
   <si>
-    <t xml:space="preserve">رگلاتور پنوماتیک متال ورک</t>
-[...241 lines deleted...]
-  <si>
     <t xml:space="preserve">اینکودر اتونیکس</t>
   </si>
   <si>
     <t xml:space="preserve">بوبین  بک فیلتر  آسکو</t>
   </si>
   <si>
     <t xml:space="preserve">بوبین هیدرولیک  ویکرز</t>
   </si>
   <si>
     <t xml:space="preserve">جک کامپکت چینی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی   numatic asco</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی بوش آلمان</t>
   </si>
   <si>
     <t xml:space="preserve">شیر بک فیلتر آسکو</t>
   </si>
   <si>
     <t xml:space="preserve">شیر دستی ایر کنترل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر زیگنال  آسکو</t>
@@ -582,53 +519,50 @@
   <si>
     <t xml:space="preserve">شیر برقی بورکرت 6013</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی بورکرت 6240</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی بورکرت 6281 EV</t>
   </si>
   <si>
     <t xml:space="preserve">بوبین tm 1002 نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">بوبین نورگرن m-1742B-152</t>
   </si>
   <si>
     <t xml:space="preserve">خرید بوبین نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده بوبین نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت بوبین نورگرن</t>
   </si>
   <si>
-    <t xml:space="preserve">نمایندگی فروش بوبین نورگرن</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">رگلاتور R17-A00-RNLA نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">رگلاتور نورگرن R13-000-RNMO</t>
   </si>
   <si>
     <t xml:space="preserve">رگلاتور نورگرن R72G-2Gk-RMN</t>
   </si>
   <si>
     <t xml:space="preserve">رگلاتور نورگرن V07-200-NNKG</t>
   </si>
   <si>
     <t xml:space="preserve">روغن زن L17-800 OPDA نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی نورگرن - پرشر نورگرن 11-818-991</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی نورگرن 14-2735-00 norgren</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی نورگرن 26 36000 -B2156 norgren</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی نورگرن m-1742B-152</t>
@@ -645,53 +579,50 @@
   <si>
     <t xml:space="preserve">فیلتر رگلاتور F72G-3AN-AL1 نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">جک پنوماتیک نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">جک نورگرن spi-40-436</t>
   </si>
   <si>
     <t xml:space="preserve">رگلاتور نورگرن R05</t>
   </si>
   <si>
     <t xml:space="preserve">رگلاتور نورگرن R05-200-NNLA</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی نورگرن s-666-117 norgren</t>
   </si>
   <si>
     <t xml:space="preserve">روغن زن نورگرن L65M-NNP-EDM</t>
   </si>
   <si>
     <t xml:space="preserve">روغن زن نورگرن LV4m-4Ap QDN</t>
   </si>
   <si>
-    <t xml:space="preserve">میکروسوئیچ نورگرن</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">چک ولو نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی نورگرن 2623077 ID norgren</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی نورگرن 2636000 norgren</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی نورگرن 03040022 norgren</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی نورگرن L68M-NNP-ERN  norgren</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی نورگرن R40-205</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی نورگرن TV4E-4AA-P1N norgren</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی نورگرن V04A486L-Q116A norgren</t>
   </si>
   <si>
     <t xml:space="preserve">چک ولو  نورگرن T 55C 2800 norgren</t>
@@ -702,77 +633,68 @@
   <si>
     <t xml:space="preserve">فیلتر رگلاتور BL74-48G norgren نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">فیلتر رگلاتور نورگرن B68G-NNKAR3-RLN</t>
   </si>
   <si>
     <t xml:space="preserve">فیلتر رگلاتور نورگرن F74G-4GN AD3 norgren</t>
   </si>
   <si>
     <t xml:space="preserve">فیلتر نورگرن F18</t>
   </si>
   <si>
     <t xml:space="preserve">فیلتر نورگرن F18-B00A3DA norgren</t>
   </si>
   <si>
     <t xml:space="preserve">فیلتر نورگرن R183034-RNSA</t>
   </si>
   <si>
     <t xml:space="preserve">واحد مراقبت BL64-408 norgren نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر  444611W</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر برقی پارکر 7321B -DN01</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر برقی پارکر 7321B EN01</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر 7321B</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر 7322B</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر 443784W</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر 443786W</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر 444302W</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر برقی پارکر 444610W</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر برقی پارکر 444614W</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر 444615W</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر parker  444234W</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر parker  444576W</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر parker  444612W</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر parker  444616W</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر parker 7321B</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر parker 7321BEN01</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر parker 7321B-IN00</t>
@@ -783,53 +705,50 @@
   <si>
     <t xml:space="preserve">شیر برقی پارکر parker 7322BEH00</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر parker 7322BGH00</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر parker 443782W</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر parker 443787W</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر7321B EN00</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پاکر 7321B-IN00</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پاکر parker 7322Bchoo</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت شیر برقی پارکر parker 7322B</t>
   </si>
   <si>
-    <t xml:space="preserve">وارد کننده شیر برقی اب پارکر</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">جک  سیلندری نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">جک پنوماتیک قلمی نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">جک پنوماتیک نورگرن NORGREN</t>
   </si>
   <si>
     <t xml:space="preserve">جک چهار میل نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">جک رادلس نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">جک قلمی نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">جک کامپکت نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">خرید  جک  قلمی نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">خرید جک  کامپکت نورگرن</t>
@@ -867,186 +786,108 @@
   <si>
     <t xml:space="preserve">رگلاتور نورگرن norgren  F18</t>
   </si>
   <si>
     <t xml:space="preserve">رگلاتور نورگرن R18</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر parker 443790W</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر parker 443791W</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر parker 443792W</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر parker 443795W</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر parker 443799W</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر parker 444108W</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر برقی پارکر parker 444109W</t>
-[...25 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر برقی پارکر parker 444604W</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر parker 444605W</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی پارکر parker 444606W</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی بوبین نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">رگلاتور طرح نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">رگلاتور نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">رگلاتور پنوماتیک  نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش رگلاتور نورگرن</t>
   </si>
   <si>
-    <t xml:space="preserve">نمایندگی رگلاتور نورگرن تهران</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی رگلاتور نورگرن</t>
   </si>
   <si>
-    <t xml:space="preserve">نمایندگی فروش رگلاتور نورگرن</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">نماینده رگلاتور نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی روغن زن نورگرن</t>
   </si>
   <si>
-    <t xml:space="preserve">نمایندگی فروش روغن زن نورگرن</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">نماینده روغن زن نورگرن</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر برقی پنوماتیک ایرتک</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی شیر برقی کاموزی</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی کاموزی شیر برقی</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی کاموزی</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده شیر برقی کاموزی</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده کاموزی</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده کاموزی</t>
   </si>
   <si>
-    <t xml:space="preserve">نمایندگی ورکام</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی واحد مراقبت نورگرن</t>
   </si>
   <si>
-    <t xml:space="preserve">نماینده فروش واحد مراقبت نورگرن</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">نماینده واحد مراقبت نورگرن</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">وارد کننده واحد مراقبت نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش فیلتر رگلاتور نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">فیلتر نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فیلتر رگلاتور نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فیلتر نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش فیلتر رگلاتور نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش فیلتر نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فیلتر رگلاتور نورگرن</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده فیلتر رگلاتور نورگرن</t>
   </si>
@@ -1641,469 +1482,469 @@
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>48</v>
       </c>
       <c r="B46" t="s">
         <v>4</v>
       </c>
       <c r="C46" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>49</v>
       </c>
       <c r="B47" t="s">
         <v>4</v>
       </c>
       <c r="C47" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="B48" t="s">
         <v>4</v>
       </c>
       <c r="C48" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B49" t="s">
         <v>4</v>
       </c>
       <c r="C49" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B50" t="s">
         <v>4</v>
       </c>
       <c r="C50" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B52" t="s">
         <v>4</v>
       </c>
       <c r="C52" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B53" t="s">
         <v>4</v>
       </c>
       <c r="C53" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B54" t="s">
         <v>4</v>
       </c>
       <c r="C54" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B55" t="s">
         <v>4</v>
       </c>
       <c r="C55" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B56" t="s">
         <v>4</v>
       </c>
       <c r="C56" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B57" t="s">
         <v>4</v>
       </c>
       <c r="C57" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B58" t="s">
         <v>4</v>
       </c>
       <c r="C58" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B59" t="s">
         <v>4</v>
       </c>
       <c r="C59" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B60" t="s">
         <v>4</v>
       </c>
       <c r="C60" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B61" t="s">
         <v>4</v>
       </c>
       <c r="C61" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B62" t="s">
         <v>4</v>
       </c>
       <c r="C62" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="B64" t="s">
         <v>4</v>
       </c>
       <c r="C64" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B65" t="s">
         <v>4</v>
       </c>
       <c r="C65" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B68" t="s">
         <v>4</v>
       </c>
       <c r="C68" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B69" t="s">
         <v>4</v>
       </c>
       <c r="C69" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="B70" t="s">
         <v>4</v>
       </c>
       <c r="C70" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B72" t="s">
         <v>4</v>
       </c>
       <c r="C72" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B73" t="s">
         <v>4</v>
       </c>
       <c r="C73" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B74" t="s">
         <v>4</v>
       </c>
       <c r="C74" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B76" t="s">
         <v>4</v>
       </c>
       <c r="C76" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B77" t="s">
         <v>4</v>
       </c>
       <c r="C77" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B78" t="s">
         <v>4</v>
       </c>
       <c r="C78" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B79" t="s">
         <v>4</v>
       </c>
       <c r="C79" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B80" t="s">
         <v>4</v>
       </c>
       <c r="C80" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B82" t="s">
         <v>4</v>
       </c>
       <c r="C82" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B84" t="s">
         <v>4</v>
       </c>
       <c r="C84" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B85" t="s">
         <v>4</v>
       </c>
       <c r="C85" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>21</v>
+        <v>86</v>
       </c>
       <c r="B86" t="s">
         <v>4</v>
       </c>
       <c r="C86" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>87</v>
       </c>
       <c r="B87" t="s">
         <v>4</v>
       </c>
       <c r="C87" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>88</v>
       </c>
       <c r="B88" t="s">
         <v>4</v>
@@ -2356,1426 +2197,1426 @@
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>111</v>
       </c>
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>112</v>
       </c>
       <c r="B112" t="s">
         <v>4</v>
       </c>
       <c r="C112" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="B113" t="s">
         <v>4</v>
       </c>
       <c r="C113" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B114" t="s">
         <v>4</v>
       </c>
       <c r="C114" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B115" t="s">
         <v>4</v>
       </c>
       <c r="C115" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B116" t="s">
         <v>4</v>
       </c>
       <c r="C116" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B117" t="s">
         <v>4</v>
       </c>
       <c r="C117" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B118" t="s">
         <v>4</v>
       </c>
       <c r="C118" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B119" t="s">
         <v>4</v>
       </c>
       <c r="C119" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B120" t="s">
         <v>4</v>
       </c>
       <c r="C120" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B121" t="s">
         <v>4</v>
       </c>
       <c r="C121" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B122" t="s">
         <v>4</v>
       </c>
       <c r="C122" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="B123" t="s">
         <v>4</v>
       </c>
       <c r="C123" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>123</v>
+        <v>28</v>
       </c>
       <c r="B124" t="s">
         <v>4</v>
       </c>
       <c r="C124" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B125" t="s">
         <v>4</v>
       </c>
       <c r="C125" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B126" t="s">
         <v>4</v>
       </c>
       <c r="C126" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B127" t="s">
         <v>4</v>
       </c>
       <c r="C127" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>127</v>
+        <v>18</v>
       </c>
       <c r="B128" t="s">
         <v>4</v>
       </c>
       <c r="C128" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B129" t="s">
         <v>4</v>
       </c>
       <c r="C129" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B130" t="s">
         <v>4</v>
       </c>
       <c r="C130" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B131" t="s">
         <v>4</v>
       </c>
       <c r="C131" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B132" t="s">
         <v>4</v>
       </c>
       <c r="C132" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B133" t="s">
         <v>4</v>
       </c>
       <c r="C133" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B134" t="s">
         <v>4</v>
       </c>
       <c r="C134" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B135" t="s">
         <v>4</v>
       </c>
       <c r="C135" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B136" t="s">
         <v>4</v>
       </c>
       <c r="C136" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B137" t="s">
         <v>4</v>
       </c>
       <c r="C137" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B138" t="s">
         <v>4</v>
       </c>
       <c r="C138" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B139" t="s">
         <v>4</v>
       </c>
       <c r="C139" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B140" t="s">
         <v>4</v>
       </c>
       <c r="C140" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B141" t="s">
         <v>4</v>
       </c>
       <c r="C141" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B142" t="s">
         <v>4</v>
       </c>
       <c r="C142" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B143" t="s">
         <v>4</v>
       </c>
       <c r="C143" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B144" t="s">
         <v>4</v>
       </c>
       <c r="C144" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="B145" t="s">
         <v>4</v>
       </c>
       <c r="C145" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>28</v>
+        <v>143</v>
       </c>
       <c r="B146" t="s">
         <v>4</v>
       </c>
       <c r="C146" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>144</v>
       </c>
       <c r="B147" t="s">
         <v>4</v>
       </c>
       <c r="C147" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>145</v>
       </c>
       <c r="B148" t="s">
         <v>4</v>
       </c>
       <c r="C148" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>146</v>
       </c>
       <c r="B149" t="s">
         <v>4</v>
       </c>
       <c r="C149" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>18</v>
+        <v>147</v>
       </c>
       <c r="B150" t="s">
         <v>4</v>
       </c>
       <c r="C150" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B151" t="s">
         <v>4</v>
       </c>
       <c r="C151" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B152" t="s">
         <v>4</v>
       </c>
       <c r="C152" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B153" t="s">
         <v>4</v>
       </c>
       <c r="C153" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B154" t="s">
         <v>4</v>
       </c>
       <c r="C154" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B155" t="s">
         <v>4</v>
       </c>
       <c r="C155" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B156" t="s">
         <v>4</v>
       </c>
       <c r="C156" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B157" t="s">
         <v>4</v>
       </c>
       <c r="C157" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B158" t="s">
         <v>4</v>
       </c>
       <c r="C158" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B159" t="s">
         <v>4</v>
       </c>
       <c r="C159" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B160" t="s">
         <v>4</v>
       </c>
       <c r="C160" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B161" t="s">
         <v>4</v>
       </c>
       <c r="C161" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B162" t="s">
         <v>4</v>
       </c>
       <c r="C162" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B163" t="s">
         <v>4</v>
       </c>
       <c r="C163" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B164" t="s">
         <v>4</v>
       </c>
       <c r="C164" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B165" t="s">
         <v>4</v>
       </c>
       <c r="C165" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B166" t="s">
         <v>4</v>
       </c>
       <c r="C166" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B167" t="s">
         <v>4</v>
       </c>
       <c r="C167" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B168" t="s">
         <v>4</v>
       </c>
       <c r="C168" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B169" t="s">
         <v>4</v>
       </c>
       <c r="C169" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B170" t="s">
         <v>4</v>
       </c>
       <c r="C170" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B171" t="s">
         <v>4</v>
       </c>
       <c r="C171" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B172" t="s">
         <v>4</v>
       </c>
       <c r="C172" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B173" t="s">
         <v>4</v>
       </c>
       <c r="C173" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B174" t="s">
         <v>4</v>
       </c>
       <c r="C174" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B175" t="s">
         <v>4</v>
       </c>
       <c r="C175" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B176" t="s">
         <v>4</v>
       </c>
       <c r="C176" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B177" t="s">
         <v>4</v>
       </c>
       <c r="C177" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B178" t="s">
         <v>4</v>
       </c>
       <c r="C178" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B179" t="s">
         <v>4</v>
       </c>
       <c r="C179" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B180" t="s">
         <v>4</v>
       </c>
       <c r="C180" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B181" t="s">
         <v>4</v>
       </c>
       <c r="C181" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B182" t="s">
         <v>4</v>
       </c>
       <c r="C182" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B183" t="s">
         <v>4</v>
       </c>
       <c r="C183" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B184" t="s">
         <v>4</v>
       </c>
       <c r="C184" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B185" t="s">
         <v>4</v>
       </c>
       <c r="C185" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B186" t="s">
         <v>4</v>
       </c>
       <c r="C186" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B187" t="s">
         <v>4</v>
       </c>
       <c r="C187" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B188" t="s">
         <v>4</v>
       </c>
       <c r="C188" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B189" t="s">
         <v>4</v>
       </c>
       <c r="C189" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B190" t="s">
         <v>4</v>
       </c>
       <c r="C190" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B191" t="s">
         <v>4</v>
       </c>
       <c r="C191" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B192" t="s">
         <v>4</v>
       </c>
       <c r="C192" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B193" t="s">
         <v>4</v>
       </c>
       <c r="C193" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B194" t="s">
         <v>4</v>
       </c>
       <c r="C194" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B195" t="s">
         <v>4</v>
       </c>
       <c r="C195" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B196" t="s">
         <v>4</v>
       </c>
       <c r="C196" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B197" t="s">
         <v>4</v>
       </c>
       <c r="C197" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B198" t="s">
         <v>4</v>
       </c>
       <c r="C198" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B199" t="s">
         <v>4</v>
       </c>
       <c r="C199" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B200" t="s">
         <v>4</v>
       </c>
       <c r="C200" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B201" t="s">
         <v>4</v>
       </c>
       <c r="C201" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B202" t="s">
         <v>4</v>
       </c>
       <c r="C202" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B203" t="s">
         <v>4</v>
       </c>
       <c r="C203" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B204" t="s">
         <v>4</v>
       </c>
       <c r="C204" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B205" t="s">
         <v>4</v>
       </c>
       <c r="C205" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B206" t="s">
         <v>4</v>
       </c>
       <c r="C206" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B207" t="s">
         <v>4</v>
       </c>
       <c r="C207" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B208" t="s">
         <v>4</v>
       </c>
       <c r="C208" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B209" t="s">
         <v>4</v>
       </c>
       <c r="C209" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B210" t="s">
         <v>4</v>
       </c>
       <c r="C210" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B211" t="s">
         <v>4</v>
       </c>
       <c r="C211" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B212" t="s">
         <v>4</v>
       </c>
       <c r="C212" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B213" t="s">
         <v>4</v>
       </c>
       <c r="C213" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B214" t="s">
         <v>4</v>
       </c>
       <c r="C214" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B215" t="s">
         <v>4</v>
       </c>
       <c r="C215" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B216" t="s">
         <v>4</v>
       </c>
       <c r="C216" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B217" t="s">
         <v>4</v>
       </c>
       <c r="C217" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B218" t="s">
         <v>4</v>
       </c>
       <c r="C218" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B219" t="s">
         <v>4</v>
       </c>
       <c r="C219" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B220" t="s">
         <v>4</v>
       </c>
       <c r="C220" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B221" t="s">
         <v>4</v>
       </c>
       <c r="C221" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B222" t="s">
         <v>4</v>
       </c>
       <c r="C222" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B223" t="s">
         <v>4</v>
       </c>
       <c r="C223" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B224" t="s">
         <v>4</v>
       </c>
       <c r="C224" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B225" t="s">
         <v>4</v>
       </c>
       <c r="C225" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B226" t="s">
         <v>4</v>
       </c>
       <c r="C226" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B227" t="s">
         <v>4</v>
       </c>
       <c r="C227" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B228" t="s">
         <v>4</v>
       </c>
       <c r="C228" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B229" t="s">
         <v>4</v>
       </c>
       <c r="C229" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B230" t="s">
         <v>4</v>
       </c>
       <c r="C230" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B231" t="s">
         <v>4</v>
       </c>
       <c r="C231" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B232" t="s">
         <v>4</v>
       </c>
       <c r="C232" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B233" t="s">
         <v>4</v>
       </c>
       <c r="C233" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B234" t="s">
         <v>4</v>
       </c>
       <c r="C234" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B235" t="s">
         <v>4</v>
       </c>
       <c r="C235" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B236" t="s">
         <v>4</v>
       </c>
       <c r="C236" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B237" t="s">
         <v>4</v>
       </c>
       <c r="C237" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>234</v>
+        <v>183</v>
       </c>
       <c r="B238" t="s">
         <v>4</v>
       </c>
       <c r="C238" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
         <v>235</v>
       </c>
       <c r="B239" t="s">
         <v>4</v>
       </c>
       <c r="C239" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
         <v>236</v>
       </c>
       <c r="B240" t="s">
         <v>4</v>
@@ -4039,249 +3880,249 @@
     </row>
     <row r="264">
       <c r="A264" t="s">
         <v>260</v>
       </c>
       <c r="B264" t="s">
         <v>4</v>
       </c>
       <c r="C264" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
         <v>261</v>
       </c>
       <c r="B265" t="s">
         <v>4</v>
       </c>
       <c r="C265" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>205</v>
+        <v>262</v>
       </c>
       <c r="B266" t="s">
         <v>4</v>
       </c>
       <c r="C266" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B267" t="s">
         <v>4</v>
       </c>
       <c r="C267" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B268" t="s">
         <v>4</v>
       </c>
       <c r="C268" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B269" t="s">
         <v>4</v>
       </c>
       <c r="C269" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B270" t="s">
         <v>4</v>
       </c>
       <c r="C270" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B271" t="s">
         <v>4</v>
       </c>
       <c r="C271" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B272" t="s">
         <v>4</v>
       </c>
       <c r="C272" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B273" t="s">
         <v>4</v>
       </c>
       <c r="C273" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B274" t="s">
         <v>4</v>
       </c>
       <c r="C274" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B275" t="s">
         <v>4</v>
       </c>
       <c r="C275" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B276" t="s">
         <v>4</v>
       </c>
       <c r="C276" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B277" t="s">
         <v>4</v>
       </c>
       <c r="C277" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B278" t="s">
         <v>4</v>
       </c>
       <c r="C278" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B279" t="s">
         <v>4</v>
       </c>
       <c r="C279" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B280" t="s">
         <v>4</v>
       </c>
       <c r="C280" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B281" t="s">
         <v>4</v>
       </c>
       <c r="C281" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B282" t="s">
         <v>4</v>
       </c>
       <c r="C282" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B283" t="s">
         <v>4</v>
       </c>
       <c r="C283" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>279</v>
+        <v>21</v>
       </c>
       <c r="B284" t="s">
         <v>4</v>
       </c>
       <c r="C284" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
         <v>280</v>
       </c>
       <c r="B285" t="s">
         <v>4</v>
       </c>
       <c r="C285" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
         <v>281</v>
       </c>
       <c r="B286" t="s">
         <v>4</v>
@@ -4474,666 +4315,50 @@
         <v>4</v>
       </c>
       <c r="C303" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
         <v>299</v>
       </c>
       <c r="B304" t="s">
         <v>4</v>
       </c>
       <c r="C304" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
         <v>300</v>
       </c>
       <c r="B305" t="s">
         <v>4</v>
       </c>
       <c r="C305" t="s">
-        <v>4</v>
-[...614 lines deleted...]
-      <c r="C361" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>