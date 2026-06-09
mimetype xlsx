--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -400,955 +400,85 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
-            <w:r>
-[...88 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">اتصالات جوشی مانیسمان رده ۴۰</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">اتصالات فولادی رده 40</w:t>
-            </w:r>
-[...778 lines deleted...]
-              <w:t xml:space="preserve">لیست قیمت اتصالات مانیسمان رده ۴۰</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>