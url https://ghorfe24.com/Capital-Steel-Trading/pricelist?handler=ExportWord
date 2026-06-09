--- v1 (2026-02-18)
+++ v2 (2026-06-09)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="nil" w:color="auto" w:fill="EEEEEE"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">شرکت پارس پالایش پایدار</w:t>
+        <w:t xml:space="preserve">پترو صنعت سالک 09127338069</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:space="0"/>
           <w:left w:val="single" w:space="0"/>
           <w:bottom w:val="single" w:space="0"/>
           <w:right w:val="single" w:space="0"/>
           <w:insideH w:val="single" w:space="0"/>
           <w:insideV w:val="single" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="300"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4248,103 +4248,103 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر برقی فستو GR-1.8-B  festo </w:t>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">شیر برقی فستو MFM 5-1.2  festo </w:t>
+              <w:t xml:space="preserve">شیر برقی فستو GR-1.8-B  festo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر برقی فستو MFM 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر برقی فستو MFM 5-1.2  festo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4352,51 +4352,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر برقی فستو MFM 5-1.8  festo  </w:t>
+              <w:t xml:space="preserve">شیر برقی فستو MFM 5-1.8  festo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4404,51 +4404,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">ضربه گیر استیل فستو </w:t>
+              <w:t xml:space="preserve">ضربه گیر استیل فستو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>