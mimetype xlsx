--- v2 (2026-06-09)
+++ v3 (2026-08-10)
@@ -608,76 +608,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">بورس فروش شیر صافی استیل</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">وارد کننده شیر سوزنی استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1024,206 +998,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر سوزنی استیل  کلاس 150</w:t>
-[...154 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پخش کننده شیر کشویی استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1232,76 +1050,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر کشویی استیل کلاس 300</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">بال ولو استنلس استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2688,76 +2480,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تولید کننده شیر کشویی استیل دنده ای</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">تولید کننده شیر کشویی استیل ساکت</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2844,76 +2610,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر کشویی استیل  WCB</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر کشویی استیل  دنده ای فنجدار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3000,76 +2740,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر کشویی استیل کلاس 600</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر کشویی استیل KOJO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3338,76 +3052,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تولید کننده شیر سوزنی استیل</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر سوزنی استیل WCB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3546,76 +3234,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر سوزنی استیل کلاس 600</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی شیر سوزنی استیل 316</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3728,935 +3390,1273 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">اتصال رابط پنوماتیک CDC</w:t>
-[...883 lines deleted...]
-              <w:t xml:space="preserve">نماینده فروش اتصالات اتصالات پنوماتیک الیت ELITE</w:t>
+              <w:t xml:space="preserve">تولید کننده فلنج فولادی A105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج  کور فولادی  فد FAD a105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج  کور فولادی a105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج A105 ASTM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج A105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج اروپایی  A105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج اسپیلون A105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج استیل A105 اروپایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج استیل A105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج تخت A105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج تخت استیل A105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج تخت فولادی A105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج جوشی فولادی a105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج داپلکس A105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج دنده ای A105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج ساکد ولد فولادی a105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج سفارشی A105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج فولادی  A105 st37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج فولادی  فد FAD a105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج فولادی a105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج کلاس 150 A105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج کلاس 300 A105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج کلاس 900 A105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج کور دنده ای A105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج گلودار A105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج گلودار استیل A105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج لپ جوینت a105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنح فولادی a105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لیست قیمت فلنج A105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده فلنج A105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج تخت جوشی رده 60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج دنده ای PN40  جوشی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج  کور جوشی a105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج اسلیپون  جوشی a105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج اوریفیس جوشی a105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج جوشی  استیلpn10-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج جوشی  فولادیpn10-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج جوشی 12 اینچ pn10-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج جوشی 14 اینچ pn10-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج جوشی 20 اینچ pn10-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج جوشی pn10-16 اروپایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج جوشی استاندارد pn16 کلاس 150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج جوشی فولادی a105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج دنده ای PN10 جوشی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج دنده ای کلاس 300 جوشی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج رینگی جوشی a105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج ساکد ولد جوشی a105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج گلودار PN80 جوشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 