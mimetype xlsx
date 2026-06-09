--- v1 (2026-02-18)
+++ v2 (2026-06-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
-    <sheet name="شرکت پارس پالایش پایدار" sheetId="1" r:id="rId3"/>
+    <sheet name="پترو صنعت سالک 09127338069" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="477" uniqueCount="158">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی استیل دنده ای</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی استیل اروپایی</t>
   </si>
   <si>
@@ -438,69 +438,69 @@
   <si>
     <t xml:space="preserve">شیلنگ پنوماتیک CDC</t>
   </si>
   <si>
     <t xml:space="preserve">فلو سرکجی CDC</t>
   </si>
   <si>
     <t xml:space="preserve">LR-D-MIDI   فستو festo</t>
   </si>
   <si>
     <t xml:space="preserve">MN1H-2-1.2 MS فستو    festo</t>
   </si>
   <si>
     <t xml:space="preserve">چک ولو استیل فستو</t>
   </si>
   <si>
     <t xml:space="preserve">رگلاتور فستو</t>
   </si>
   <si>
     <t xml:space="preserve">سولونوئید ولو برنجی فستو</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی برنجی فستو</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر برقی فستو GR-1.8-B  festo </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">شیر برقی فستو MFM 5-1.2  festo </t>
+    <t xml:space="preserve">شیر برقی فستو GR-1.8-B  festo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی فستو MFM 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی فستو MFM 5-1.2  festo</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی فستو MFM 5-1.4  festo</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر برقی فستو MFM 5-1.8  festo  </t>
+    <t xml:space="preserve">شیر برقی فستو MFM 5-1.8  festo</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برگشتی فستو</t>
   </si>
   <si>
-    <t xml:space="preserve">ضربه گیر استیل فستو </t>
+    <t xml:space="preserve">ضربه گیر استیل فستو</t>
   </si>
   <si>
     <t xml:space="preserve">ضربه گیر فستو YSR 10-10 C     festo</t>
   </si>
   <si>
     <t xml:space="preserve">ضربه گیر فولادی فستو</t>
   </si>
   <si>
     <t xml:space="preserve">فیلتر رگلاتور فستو LFR-D-MIDI  festo</t>
   </si>
   <si>
     <t xml:space="preserve">فیلتر رگلاتور فستو LFR-D-MINI  festo</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده رگلاتور فستو</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات پنوماتیک الیت</t>
   </si>
   <si>
     <t xml:space="preserve">جک پروفیلی dnc -الیت elite</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش اتصالات اتصالات پنوماتیک الیت ELITE</t>
   </si>