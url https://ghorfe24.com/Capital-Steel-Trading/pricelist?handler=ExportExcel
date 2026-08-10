--- v2 (2026-06-09)
+++ v3 (2026-08-10)
@@ -7,148 +7,124 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="پترو صنعت سالک 09127338069" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="477" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="477" uniqueCount="157">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی استیل دنده ای</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی استیل اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">سه راه استیل جوشی</t>
   </si>
   <si>
-    <t xml:space="preserve">بورس فروش شیر صافی استیل</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">وارد کننده شیر سوزنی استیل</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده فلنج استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج استیل لبه دار</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج استیل گلودار</t>
   </si>
   <si>
     <t xml:space="preserve">تامین کننده فلنج استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج استیل کور</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج استیل عینکی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج استیل 304</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج استیل تخت</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش فلنج استیل</t>
   </si>
   <si>
     <t xml:space="preserve">پخش کننده فلنج استیل</t>
   </si>
   <si>
     <t xml:space="preserve">پخش کننده شیر توپی استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی استیل 316</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی استیل اروپایی</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر سوزنی استیل  کلاس 150</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">پخش کننده شیر کشویی استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی استیل اروپایی</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر کشویی استیل کلاس 300</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">بال ولو استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو استیل 4 پیچ</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو استیل تمام استیل</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو استیل دنده ای 304</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده بال ولو استیل</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده بال ولو سه تیکه استیل</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده بال ولو کلاس 150 استیل</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده بال ولو کلاس 300 استیل</t>
   </si>
   <si>
     <t xml:space="preserve">بورس فروش فلنج استیل</t>
@@ -258,273 +234,294 @@
   <si>
     <t xml:space="preserve">نمایندگی شیر توپی استیل در بازار</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی شیر توپی استیل فلنجدار</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش شیر توپی استیل</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش شیر توپی کیتز استیل</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر توپی استیل کلاس 300</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده شیر کشویی استیل 316</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده شیر کشویی استیل API 602</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده شیر کشویی استیل WCB</t>
   </si>
   <si>
-    <t xml:space="preserve">تولید کننده شیر کشویی استیل دنده ای</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">تولید کننده شیر کشویی استیل ساکت</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده شیر کشویی استیل کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده شیر کشویی استیل کلاس 300</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده شیر کشویی استیل کلاس 600</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده شیر کشویی استیل</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر کشویی استیل  WCB</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر کشویی استیل  دنده ای فنجدار</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی استیل  فلنجدار اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی استیل  کلاس 150 اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی استیل api 600</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی استیل کلاس 150 wcb</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر کشویی استیل کلاس 600</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر کشویی استیل KOJO</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی شیر کشویی استیل  316</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر کشویی استیل  316</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر کشویی استیل  کلاس 300</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر کشویی استیل کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر کشویی استیل کلاس 600</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده شیر سوزنی استیل 316</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده شیر سوزنی استیل WCB</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده شیر سوزنی استیل دنده ای</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده شیر سوزنی استیل ساکت</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده شیر سوزنی استیل کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده شیر سوزنی استیل کلاس 300</t>
   </si>
   <si>
-    <t xml:space="preserve">تولید کننده شیر سوزنی استیل</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر سوزنی استیل WCB</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی استیل فلنجدار اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی استیل کلاس 150 اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی استیل گلو بلند</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی استیل api 600</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی استیل KOJO</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی استیل کلاس 150 wcb</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر سوزنی استیل کلاس 600</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی شیر سوزنی استیل 316</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر سوزنی استیل 316</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر سوزنی استیل کلاس 300</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر سوزنی استیل 900</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر سوزنی استیل کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر سوزنی استیل کلاس 600</t>
   </si>
   <si>
-    <t xml:space="preserve">اتصال رابط پنوماتیک CDC</t>
-[...101 lines deleted...]
-    <t xml:space="preserve">نماینده فروش اتصالات اتصالات پنوماتیک الیت ELITE</t>
+    <t xml:space="preserve">تولید کننده فلنج فولادی A105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج  کور فولادی  فد FAD a105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج  کور فولادی a105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج A105 ASTM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج A105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج اروپایی  A105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج اسپیلون A105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج استیل A105 اروپایی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج استیل A105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج تخت A105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج تخت استیل A105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج تخت فولادی A105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج جوشی فولادی a105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج داپلکس A105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج دنده ای A105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج ساکد ولد فولادی a105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج سفارشی A105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج فولادی  A105 st37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج فولادی  فد FAD a105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج فولادی a105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج کلاس 150 A105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج کلاس 300 A105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج کلاس 900 A105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج کور دنده ای A105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج گلودار A105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج گلودار استیل A105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج لپ جوینت a105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنح فولادی a105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لیست قیمت فلنج A105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده فلنج A105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج تخت جوشی رده 60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج دنده ای PN40  جوشی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج  کور جوشی a105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج اسلیپون  جوشی a105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج اوریفیس جوشی a105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج جوشی  استیلpn10-16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج جوشی  فولادیpn10-16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج جوشی 12 اینچ pn10-16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج جوشی 14 اینچ pn10-16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج جوشی 20 اینچ pn10-16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج جوشی pn10-16 اروپایی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج جوشی استاندارد pn16 کلاس 150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج دنده ای PN10 جوشی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج دنده ای کلاس 300 جوشی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج رینگی جوشی a105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج ساکد ولد جوشی a105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج گلودار PN80 جوشی</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -866,326 +863,326 @@
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>31</v>
       </c>
       <c r="B29" t="s">
         <v>4</v>
       </c>
       <c r="C29" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>32</v>
       </c>
       <c r="B30" t="s">
         <v>4</v>
       </c>
       <c r="C30" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="B31" t="s">
         <v>4</v>
       </c>
       <c r="C31" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B32" t="s">
         <v>4</v>
       </c>
       <c r="C32" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B33" t="s">
         <v>4</v>
       </c>
       <c r="C33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B34" t="s">
         <v>4</v>
       </c>
       <c r="C34" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B35" t="s">
         <v>4</v>
       </c>
       <c r="C35" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B36" t="s">
         <v>4</v>
       </c>
       <c r="C36" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B37" t="s">
         <v>4</v>
       </c>
       <c r="C37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B38" t="s">
         <v>4</v>
       </c>
       <c r="C38" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="B39" t="s">
         <v>4</v>
       </c>
       <c r="C39" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>41</v>
       </c>
       <c r="B40" t="s">
         <v>4</v>
       </c>
       <c r="C40" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>4</v>
       </c>
       <c r="C41" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B42" t="s">
         <v>4</v>
       </c>
       <c r="C42" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B44" t="s">
         <v>4</v>
       </c>
       <c r="C44" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="B45" t="s">
         <v>4</v>
       </c>
       <c r="C45" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>4</v>
       </c>
       <c r="C46" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>4</v>
       </c>
       <c r="C47" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="B48" t="s">
         <v>4</v>
       </c>
       <c r="C48" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="B49" t="s">
         <v>4</v>
       </c>
       <c r="C49" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B50" t="s">
         <v>4</v>
       </c>
       <c r="C50" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B52" t="s">
         <v>4</v>
       </c>
       <c r="C52" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="B53" t="s">
         <v>4</v>
       </c>
       <c r="C53" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B54" t="s">
         <v>4</v>
       </c>
       <c r="C54" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B55" t="s">
         <v>4</v>
       </c>
       <c r="C55" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>9</v>
+        <v>54</v>
       </c>
       <c r="B56" t="s">
         <v>4</v>
       </c>
       <c r="C56" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>55</v>
       </c>
       <c r="B57" t="s">
         <v>4</v>
       </c>
       <c r="C57" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>56</v>
       </c>
       <c r="B58" t="s">
         <v>4</v>
@@ -2219,106 +2216,106 @@
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>150</v>
       </c>
       <c r="B152" t="s">
         <v>4</v>
       </c>
       <c r="C152" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>151</v>
       </c>
       <c r="B153" t="s">
         <v>4</v>
       </c>
       <c r="C153" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>152</v>
+        <v>122</v>
       </c>
       <c r="B154" t="s">
         <v>4</v>
       </c>
       <c r="C154" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B155" t="s">
         <v>4</v>
       </c>
       <c r="C155" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B156" t="s">
         <v>4</v>
       </c>
       <c r="C156" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B157" t="s">
         <v>4</v>
       </c>
       <c r="C157" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B158" t="s">
         <v>4</v>
       </c>
       <c r="C158" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B159" t="s">
         <v>4</v>
       </c>
       <c r="C159" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>