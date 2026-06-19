--- v0 (2025-12-05)
+++ v1 (2026-06-19)
@@ -56,6286 +56,381 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت عمده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت خرده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر کشویی فولادی فورج</w:t>
-[...6191 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">تولید کننده  صافی ته چاهی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">تولید کننده سوپاپ استخر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">0 تومان</w:t>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">تولید کننده سوپاپ استیل فلنجدار </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6509,76 +604,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تولید کننده سوپاپ فلنجدار دنده ای</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">تولید کننده سوپاپ فنردار توری استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -6691,76 +760,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">سوپاپ توری گالوانیزه</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">سوپاپ ته چاهی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -6795,102 +838,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">سوپاپ دنده ای استخری</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">قیمت سوپاپ فلنجدار </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -6951,180 +942,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">صافی ته چاه</w:t>
-[...128 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">تولید کننده سوپاپ فسفر برنز دنده ای</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -7133,76 +994,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">سوپاپ دنده ای فسفر برنز</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فروش سوپاپ دنده ای فسفر برنز</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -7315,1741 +1150,337 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:t xml:space="preserve">سوپاپ فلنجدار توری استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سوپاپ فلنجدار تمام چدن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سوپاپ صافی چاهی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سوپاپ فلنجدار الیاژ چدن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت سوپاپ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید سوپاپ دنده ای در بازار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید سوپاپ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده سوپاپ چدنی دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده سوپاپ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:t xml:space="preserve">سوپاپ دنده ای استخر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">سوپاپ فلنجدار توری استیل</w:t>
-[...1610 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">سوپاپ دنده ای تمام چدن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">سوپاپ دنده ای چدنی</w:t>
-            </w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">سوپاپ دنده ای صنعتی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>