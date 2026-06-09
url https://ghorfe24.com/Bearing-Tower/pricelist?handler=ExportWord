--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -56,873 +56,3669 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت عمده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت خرده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:t xml:space="preserve">بلبرینگ ضد اسید</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ ماشین الات راهسازی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ ماشین الات کشاورزی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ مخروطی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده بلبرینگ ضد اب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده بلبرینگ صنعتی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده فیلتر سپراتور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر MANN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر دونالدسون DONALDSON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر دونالدسون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر ساکورا SAKURA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر ساکورا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر سپراتور کمپرسور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ DPI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ DUF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ FAG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ FBJ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ IKO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ INA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ KG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده بلبرینگ KOYO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ NACHI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ NSK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ NTN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ THK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ timken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ FAG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده بلبرینگ NACHI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده بلبرینگ تیمکن timken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی  بلبرینگ تیمکن timken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی بلبرینگ KOYO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش بلبرینگ NTN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی بلبرینگ اف ا گ FAG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده بلبرینگ تیمکن timken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی بلبرینگ SKF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش بلبرینگ SKF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده بلبرینگ SKF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده بلبرینگ در بازار SKF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش قیمت بلبرینگ SKF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی بلبرینگ SKF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده بلبرینگ SKF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده تسمه مگادین  MEGADYNE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی تسمه اپتی بلت OPTIBELT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی تسمه مگادین MEGADYNE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده بلبرینگ FAG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش بلبرینگ FAG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده بلبرینگ اصلی FAG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده بلبرینگ در بازار FAG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی بلبرینگ FAG در بازار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش بلبرینگ FAG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش بلبرینگ FAG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده بلبرینگ FAG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده بلبرینگ SKF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر روغن ایویکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر بوریس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر دونالدسون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر رنو میدلام</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر روغن بوریس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر روغن بیل مکانیکی دوسان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر روغن شور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر روغن ماشین الات  دوو- راهسازی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر روغن ماشین الات  دوو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر شور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر کامیون اسکانیا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر کامیون ولوو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر لیبهر آلمان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر ماشین الات راهسازی کاترپیلار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر ماشین الات مان MANN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر مان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش فیلتر کاترپیلار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فیلتر روغن کاترپیلار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فیلتر گازوئیل کاترپیلار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فیلتر مان MANN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ دستگاه بلور کریستال</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ دستگاه تراشکاری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ دستگاه تولید شیرالات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ دستگاه خط تولید بلور کریستال</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ دستگاه ریخته گری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ دستگاه کارخانجات شیرالات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ دستگاه کارخانه شن و ماسه</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ دستگاه کارخانه کاشی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ ریل راه اهن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ ریل قطار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ صنایع اب و فاضلاب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ صنایع شیر و پاستوریزه</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ صنایع کشت - دستگاه کشت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ صنایع لبنی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ مخصوص اب و فاضلاب شهری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ مخصوص اب و فاضلاب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ مخصوص ریل -واگن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ مخصوص کشت و صنعت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ مخصوص واگن قطار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ واگن قطار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ واگن مترو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش بلبرینگ اب و فاضلاب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش بلبرینگ واگن قطار - راه آهن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:t xml:space="preserve">بلبرینگ خودتنظیم BEARING 1217 NACHI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">بلبرینگ خودتنظیم BEARING 1218 NACHI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">only text</w:t>
-[...779 lines deleted...]
-              <w:t xml:space="preserve">only text</w:t>
+              <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">بلبرینگ خودتنظیم BEARING 1301 FAG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1174,50 +3970,102 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:t xml:space="preserve">بلبرینگ خودتنظیم BEARING 1209 NACHI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ خودتنظیم BEARING 1210 NACHI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:t xml:space="preserve">بلبرینگ خودتنظیم BEARING 1205 NACHI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4580,77 +7428,129 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:t xml:space="preserve">بلبرینگ تماس زاویه ایBEARING 7328 BECBM SKF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:t xml:space="preserve">بلبرینگ تماس زاویه ای BEARING 7326 BECBM SKF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">بلبرینگ تماس زاویه ای BEARING 7324 BECBM SKF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ تماس زاویه ای BEARING 7322 BECBM SKF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>