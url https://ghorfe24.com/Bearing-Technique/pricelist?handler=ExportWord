--- v0 (2025-12-06)
+++ v1 (2026-06-13)
@@ -703,227 +703,50 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
-            <w:r>
-[...175 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">بست فلزی 19-13 TORK ترک</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -1720,180 +1543,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">بست کمربندی 15 سانتی متر ضخامت 3.6</w:t>
-[...128 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گریس خور 6 راست</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2890,414 +2583,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تولید کننده سرسیم مادگی خاردار</w:t>
-[...362 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">FF بست فلزی 121-105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4398,128 +3727,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">بست چدنی 1 اینچ فولادی</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">عامل فروش گریس پمپ دستی میتا</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4580,518 +3831,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">بست چدنی 1 اینچ</w:t>
-[...466 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">بست پلوس شیلنگ فلزی FF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -5828,388 +4611,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">جک خودرو ET</w:t>
-[...336 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">بست فلزی سایز بزرگ  فولاد فام (FF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -6661,206 +5106,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">نمایندگی فروش سرباطری دیزلی</w:t>
-            </w:r>
-[...154 lines deleted...]
-              <w:t xml:space="preserve">نمایندگی فروش سرباطری چکامه دیزلی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>