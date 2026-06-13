--- v0 (2025-12-06)
+++ v1 (2026-06-13)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="تهران بست (09190072646)" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="783" uniqueCount="255">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="606" uniqueCount="197">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی 13-8 ترک</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی 16-10 ترک</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی 19-13 TORK ترک</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی 23-16 TORK ترک</t>
   </si>
   <si>
@@ -123,65 +123,50 @@
   <si>
     <t xml:space="preserve">بست فلزی 270-250 ترک</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی 280-260 ترک</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی 300-280 ترک</t>
   </si>
   <si>
     <t xml:space="preserve">بورس فروش بست فلزی ترک</t>
   </si>
   <si>
     <t xml:space="preserve">پخش کننده بست فلزی ترک</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی بست فلزی ترک</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش بست فلزی ترک</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده بست فلزی ترک</t>
   </si>
   <si>
-    <t xml:space="preserve">بست کمربندی 15 سانتی متر ضخامت 3.6</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">گریس خور 6 راست</t>
   </si>
   <si>
     <t xml:space="preserve">گریس خور 6 نیم کج</t>
   </si>
   <si>
     <t xml:space="preserve">گریس خور 6 کج</t>
   </si>
   <si>
     <t xml:space="preserve">گریس خور 6 بلند 3 سانتی</t>
   </si>
   <si>
     <t xml:space="preserve">گریس خور 8 راست</t>
   </si>
   <si>
     <t xml:space="preserve">گریس خور 8 نیم کج</t>
   </si>
   <si>
     <t xml:space="preserve">گریس خور 8 کج</t>
   </si>
   <si>
     <t xml:space="preserve">گریس خور 8 بلند</t>
   </si>
   <si>
     <t xml:space="preserve">گریس خور 8 گاردون یکطرفه</t>
@@ -258,92 +243,50 @@
   <si>
     <t xml:space="preserve">سرگریس پمپ پرسول</t>
   </si>
   <si>
     <t xml:space="preserve">سر گریس پمپ سوزنی</t>
   </si>
   <si>
     <t xml:space="preserve">لوله گریس پمپ</t>
   </si>
   <si>
     <t xml:space="preserve">سر گریس پمپ لیلاندی ثابت</t>
   </si>
   <si>
     <t xml:space="preserve">سر گیریس پمپ لیلاندی متحرک</t>
   </si>
   <si>
     <t xml:space="preserve">گریس پمپ مینی گروز</t>
   </si>
   <si>
     <t xml:space="preserve">گریس پمپ کلتی گروز</t>
   </si>
   <si>
     <t xml:space="preserve">گریس پمپ اهرمی گروز</t>
   </si>
   <si>
-    <t xml:space="preserve">تولید کننده سرسیم مادگی خاردار</t>
-[...40 lines deleted...]
-  <si>
     <t xml:space="preserve">FF بست فلزی 121-105</t>
   </si>
   <si>
     <t xml:space="preserve">FF بست فلزی 110-92</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی 103-85 FF</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی 92-76 FF</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی 82-65 FF</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی 76-57 FF</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی 72-51 FF</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی 64-44 FF</t>
   </si>
   <si>
     <t xml:space="preserve">بست 1/2 تایوان</t>
@@ -432,122 +375,62 @@
   <si>
     <t xml:space="preserve">بست استیل دو قلو</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی 30 متری  9 میلیمتری گالوانیزه</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی 30 متری 12 میلیمتری  گالوانیزه</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی 30 متری گالوانیزه ترک</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی 30 متری گالوانیزه</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی 30 میلیمتری  گالوانیزه</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده بست فلزی 30 متری گالوانیزه</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده بست فلزی  گالوانیزه</t>
   </si>
   <si>
-    <t xml:space="preserve">بست چدنی 1 اینچ فولادی</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">عامل فروش گریس پمپ دستی میتا</t>
   </si>
   <si>
     <t xml:space="preserve">گریس پمپ دستی اهرمی میتا</t>
   </si>
   <si>
     <t xml:space="preserve">گریس پمپ دستی میتا</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی گریس پمپ دستی میتا</t>
   </si>
   <si>
-    <t xml:space="preserve">بست چدنی سند پلاست</t>
-[...49 lines deleted...]
-  <si>
     <t xml:space="preserve">بست پلوس شیلنگ فلزی FF</t>
   </si>
   <si>
     <t xml:space="preserve">بست سایز بزرگ شیلنگ  فلزی FF</t>
   </si>
   <si>
     <t xml:space="preserve">بست شیلنگ فلزی FF</t>
   </si>
   <si>
     <t xml:space="preserve">بست شیلنگ فلزی پلوس FF</t>
   </si>
   <si>
     <t xml:space="preserve">بست فولادی شیلنگ فلزی FF</t>
   </si>
   <si>
     <t xml:space="preserve">بورس  فروش بست شیلنگ فلزی FF</t>
   </si>
   <si>
     <t xml:space="preserve">پخش کننده بست شیلنگ فلزی FF</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش بست شیلنگ فلزی FF</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده بست شیلنگ فلزی FF</t>
@@ -594,89 +477,50 @@
   <si>
     <t xml:space="preserve">بست فلزی نازو 51-32</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی نازو 51-72</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی نازو 58-38</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی نازو 64-44</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی نازو 76-57</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی نازو 82-65</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی نازو 92-76</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی نازو -NAZO</t>
   </si>
   <si>
-    <t xml:space="preserve">جک خودرو ET</t>
-[...37 lines deleted...]
-  <si>
     <t xml:space="preserve">بست فلزی سایز بزرگ  فولاد فام (FF)</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی فولاد ff</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی فولاد فام (FF)</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی فولاد فام</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده سر باطری  پیچی سواری</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده سر باطری سواری برنجی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده سر باطری سواری خودرویی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده سر باطری سواری سربی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده سر باطری سواری سنگین</t>
@@ -691,68 +535,50 @@
     <t xml:space="preserve">نمایندگی فروش سر باطری سواری</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده سرباطری دیزلی برنجی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده سرباطری دیزلی سر کج</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده سرباطری دیزلی سنگین</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده سرباطری دیزلی نرم</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده سرباطری دیزلی</t>
   </si>
   <si>
     <t xml:space="preserve">سرباطری دیزلی</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده سرباطری دیزلی</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش سرباطری دیزلی</t>
-  </si>
-[...16 lines deleted...]
-    <t xml:space="preserve">نمایندگی فروش سرباطری چکامه دیزلی</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی  erbi</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی اربی   erbi</t>
   </si>
   <si>
     <t xml:space="preserve">بست فلزی اربی</t>
   </si>
   <si>
     <t xml:space="preserve">خرید بست فلزی اربی  erbi</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش بست فلزی اربی  erbi</t>
   </si>
   <si>
     <t xml:space="preserve">فروش بست فلزی  erbi</t>
   </si>
   <si>
     <t xml:space="preserve">مرکز فروش بست فلزی اربی  erbi</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش بست فلزی  erbi</t>
   </si>
@@ -2422,1321 +2248,672 @@
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>146</v>
       </c>
       <c r="B144" t="s">
         <v>4</v>
       </c>
       <c r="C144" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>147</v>
       </c>
       <c r="B145" t="s">
         <v>4</v>
       </c>
       <c r="C145" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B146" t="s">
         <v>4</v>
       </c>
       <c r="C146" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B147" t="s">
         <v>4</v>
       </c>
       <c r="C147" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B148" t="s">
         <v>4</v>
       </c>
       <c r="C148" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B149" t="s">
         <v>4</v>
       </c>
       <c r="C149" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B150" t="s">
         <v>4</v>
       </c>
       <c r="C150" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B151" t="s">
         <v>4</v>
       </c>
       <c r="C151" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B152" t="s">
         <v>4</v>
       </c>
       <c r="C152" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B153" t="s">
         <v>4</v>
       </c>
       <c r="C153" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B154" t="s">
         <v>4</v>
       </c>
       <c r="C154" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B155" t="s">
         <v>4</v>
       </c>
       <c r="C155" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B156" t="s">
         <v>4</v>
       </c>
       <c r="C156" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B157" t="s">
         <v>4</v>
       </c>
       <c r="C157" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B158" t="s">
         <v>4</v>
       </c>
       <c r="C158" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B159" t="s">
         <v>4</v>
       </c>
       <c r="C159" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B160" t="s">
         <v>4</v>
       </c>
       <c r="C160" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B161" t="s">
         <v>4</v>
       </c>
       <c r="C161" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B162" t="s">
         <v>4</v>
       </c>
       <c r="C162" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B163" t="s">
         <v>4</v>
       </c>
       <c r="C163" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B164" t="s">
         <v>4</v>
       </c>
       <c r="C164" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B165" t="s">
         <v>4</v>
       </c>
       <c r="C165" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B166" t="s">
         <v>4</v>
       </c>
       <c r="C166" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B167" t="s">
         <v>4</v>
       </c>
       <c r="C167" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B168" t="s">
         <v>4</v>
       </c>
       <c r="C168" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B169" t="s">
         <v>4</v>
       </c>
       <c r="C169" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B170" t="s">
         <v>4</v>
       </c>
       <c r="C170" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B171" t="s">
         <v>4</v>
       </c>
       <c r="C171" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B172" t="s">
         <v>4</v>
       </c>
       <c r="C172" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B173" t="s">
         <v>4</v>
       </c>
       <c r="C173" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B174" t="s">
         <v>4</v>
       </c>
       <c r="C174" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B175" t="s">
         <v>4</v>
       </c>
       <c r="C175" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B176" t="s">
         <v>4</v>
       </c>
       <c r="C176" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B177" t="s">
         <v>4</v>
       </c>
       <c r="C177" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B178" t="s">
         <v>4</v>
       </c>
       <c r="C178" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B179" t="s">
         <v>4</v>
       </c>
       <c r="C179" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B180" t="s">
         <v>4</v>
       </c>
       <c r="C180" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B181" t="s">
         <v>4</v>
       </c>
       <c r="C181" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B182" t="s">
         <v>4</v>
       </c>
       <c r="C182" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B183" t="s">
         <v>4</v>
       </c>
       <c r="C183" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B184" t="s">
         <v>4</v>
       </c>
       <c r="C184" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B185" t="s">
         <v>4</v>
       </c>
       <c r="C185" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B186" t="s">
         <v>4</v>
       </c>
       <c r="C186" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B187" t="s">
         <v>4</v>
       </c>
       <c r="C187" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B188" t="s">
         <v>4</v>
       </c>
       <c r="C188" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B189" t="s">
         <v>4</v>
       </c>
       <c r="C189" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>191</v>
+        <v>38</v>
       </c>
       <c r="B190" t="s">
         <v>4</v>
       </c>
       <c r="C190" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>192</v>
+        <v>40</v>
       </c>
       <c r="B191" t="s">
         <v>4</v>
       </c>
       <c r="C191" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>193</v>
+        <v>39</v>
       </c>
       <c r="B192" t="s">
         <v>4</v>
       </c>
       <c r="C192" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>194</v>
+        <v>42</v>
       </c>
       <c r="B193" t="s">
         <v>4</v>
       </c>
       <c r="C193" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>195</v>
+        <v>44</v>
       </c>
       <c r="B194" t="s">
         <v>4</v>
       </c>
       <c r="C194" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>196</v>
+        <v>43</v>
       </c>
       <c r="B195" t="s">
         <v>4</v>
       </c>
       <c r="C195" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>197</v>
+        <v>48</v>
       </c>
       <c r="B196" t="s">
         <v>4</v>
       </c>
       <c r="C196" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>198</v>
+        <v>49</v>
       </c>
       <c r="B197" t="s">
         <v>4</v>
       </c>
       <c r="C197" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="B198" t="s">
         <v>4</v>
       </c>
       <c r="C198" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="B199" t="s">
         <v>4</v>
       </c>
       <c r="C199" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="B200" t="s">
         <v>4</v>
       </c>
       <c r="C200" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="B201" t="s">
         <v>4</v>
       </c>
       <c r="C201" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="B202" t="s">
         <v>4</v>
       </c>
       <c r="C202" t="s">
-        <v>4</v>
-[...647 lines deleted...]
-      <c r="C261" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>