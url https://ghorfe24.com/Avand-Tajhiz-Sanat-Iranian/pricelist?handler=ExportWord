--- v1 (2026-02-18)
+++ v2 (2026-08-11)
@@ -56,558 +56,428 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت عمده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت خرده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">وارد کننده اتصالات جوشی فولادی چینی</w:t>
-[...376 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر کشویی آلیاژ استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">وارد کننده شیر سوزنی کربن استیل  اروپایی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">0 تومان</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">0 تومان</w:t>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر توپی فولادی اروپایی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">عامل فروش سه راه جوشی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر خودکار فورج آلیاژ استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -642,232 +512,102 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیرالات پروانه ای در خیام</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیرالات توپی اروپایی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر خودکار استنلس استیل</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر کشویی استنلس استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر قفلی کنتور گاز</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">وارد کننده شیر فلکه سوزنی اروپایی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -876,76 +616,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تراپ فلوتر ترموستاتیک فلنجدار</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">بال ولو  تمام استیل 316 کلاس 800 A105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1162,128 +876,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">وارد کننده زانو استیل رده 40-304</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">وارد کننده شیر توپی تمام استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تراپ تفنگی دنده ای</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر توپی ۸ اینچ فولادی کیتز</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1318,128 +980,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر خودکار دریچه ای سایز ۱.۲ تا ۴ اینچ استیل کلاس ۲۰۰</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر سوزنی استیل cf8m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر فشار شکن ایتاپ ایتالیا</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر فکله کشویی فولادی کلاس ۱۵۰ اوریون</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1474,232 +1084,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر گازی ۲ اینچ ۳۱۶  ۱۰۰۰ وگ</w:t>
-[...128 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">وارد کننده شیرفلکه کشویی کلاس ۸۰۰ کیتز</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروشنده شیر پروانه ای اهرمی سیت کروم</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">اتصالات  جوشی تکنو فورج</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1916,102 +1370,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">استیم تراپ یوشیتاکه ژاپن</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">عامل فروش فلنج کور فد FAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2592,102 +1994,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فلنج گلودار استیل 316 کلاس 150  ویراژ VIRAJ</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر فلکه اینکونل کلاس 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2696,76 +2046,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر فلکه مونل - اینکونل</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر فلکه مونل کلاس 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2800,76 +2124,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر کشویی كلاس ١٥٠ تريم مونل</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر مونل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2904,77 +2202,779 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیت ولو فولادی  کلاس 300 اینکونل</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">وارد کننده شیرالات اینکونل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر 316 L استیل OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر استیل OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر سوزنی استیل OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه 2 اینچ استیل OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه 4 اینچ استیل OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه 8 اینچ استیل OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه OMB استنلس استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه استیل API 602 OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه استیل OMB A105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه استیل OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر کشویی 2 اینچ استیل OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر کشویی 316 L استیل OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر کشویی استیل OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر کشویی دنده ای استیل OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر کشویی ساکت استیل OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر کشویی کلاس 800 استیل OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیرالات کشویی کلاس 800 استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیرالات کلاس 800 استیل تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش شیرالات کلاس 800 استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش شیر فلکه استیل OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده شیر فلکه استیل کلاس 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت شیر فلکه استیل OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت شیر کشویی استیل OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش شیر فلکه استیل OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش شیر فلکه استیل 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر استیل OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر فلکه استنلس استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر فلکه استیل کلاس 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 