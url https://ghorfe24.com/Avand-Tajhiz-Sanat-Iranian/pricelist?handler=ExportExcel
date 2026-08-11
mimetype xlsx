--- v1 (2026-02-18)
+++ v2 (2026-08-11)
@@ -18,239 +18,170 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="پترو فولاد پارس" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="104">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
-    <t xml:space="preserve">وارد کننده اتصالات جوشی فولادی چینی</t>
+    <t xml:space="preserve">شیر کشویی آلیاژ استیل</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
-    <t xml:space="preserve">اتصالات دنده ای تاسیساتی خیام</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">وارد کننده شیر سوزنی کربن استیل  اروپایی</t>
   </si>
   <si>
-    <t xml:space="preserve">فروشنده چهار راه جوشی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر توپی فولادی اروپایی</t>
   </si>
   <si>
-    <t xml:space="preserve">عامل فروش سه راه جوشی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر خودکار فورج آلیاژ استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر خودکار فورج کربن استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی فورج آلیاژ استیل</t>
   </si>
   <si>
-    <t xml:space="preserve">شیرالات پروانه ای در خیام</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">شیرالات توپی اروپایی</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر خودکار استنلس استیل</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر کشویی استنلس استیل</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر قفلی کنتور گاز</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">وارد کننده شیر فلکه سوزنی اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر فلکه کشویی چینی</t>
   </si>
   <si>
-    <t xml:space="preserve">تراپ فلوتر ترموستاتیک فلنجدار</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">بال ولو  تمام استیل 316 کلاس 800 A105</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو  تمام استیل 316 کلاس 800 CHERO</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو  تمام استیل 316 کلاس 800 LFV</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو  تمام استیل 316 کلاس 800 ساکت</t>
   </si>
   <si>
     <t xml:space="preserve">ساید گلاس استیل 316</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی تمام استیل کلاس 300 نیپون</t>
   </si>
   <si>
     <t xml:space="preserve">شیر خودکار کلاس 800 ساکت</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی تمام استیل کلاس 800 OMB</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی تمام استیل کلاس 800</t>
   </si>
   <si>
     <t xml:space="preserve">شیر صافی فلنجدار کلاس 150 استیل نیپون</t>
   </si>
   <si>
-    <t xml:space="preserve">وارد کننده زانو استیل رده 40-304</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">وارد کننده شیر توپی تمام استیل</t>
   </si>
   <si>
-    <t xml:space="preserve">تراپ تفنگی دنده ای</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر توپی ۸ اینچ فولادی کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">شیر خودکار ۳ اینچ کلاس ۱۵۰</t>
   </si>
   <si>
     <t xml:space="preserve">شیر خودکار بین فلنچی اکون</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر خودکار دریچه ای سایز ۱.۲ تا ۴ اینچ استیل کلاس ۲۰۰</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر سوزنی استیل cf8m</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر فشار شکن ایتاپ ایتالیا</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر فکله کشویی فولادی کلاس ۱۵۰ اوریون</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی ۲ اینچ کلاس ۱۵۰ استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی ۴ اینچ کلاس ۱۵۰ فولادی کیتز</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر گازی ۲ اینچ ۳۱۶  ۱۰۰۰ وگ</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">وارد کننده شیرفلکه کشویی کلاس ۸۰۰ کیتز</t>
   </si>
   <si>
-    <t xml:space="preserve">فروشنده شیر پروانه ای اهرمی سیت کروم</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">اتصالات  جوشی تکنو فورج</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات  جوشی فولادی تکنو فورج</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات تکنو فورج</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات جوشی تکنو فورج</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات مانیسمان تکنو فورج</t>
   </si>
   <si>
     <t xml:space="preserve">زانو 90 درجه تکنو فورج</t>
   </si>
   <si>
     <t xml:space="preserve">سه راه جوشی تکنو فورج</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش  اتصالات تکنو فورج</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت اتصالات تکنو فورج</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده اتصالات تکنو فورج</t>
   </si>
   <si>
-    <t xml:space="preserve">استیم تراپ یوشیتاکه ژاپن</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">عامل فروش فلنج کور فد FAD</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده فلنج کور فد FAD</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج  PN16  فد FAD</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج  کور فولادی  فد FAD a105</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج اسپلیون فد FAD</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج اسلیپون  فولادی  فد FAD a105</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج تخت فد FAD</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج تخت فولادی فد FAD</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج دنده ای فد FAD</t>
@@ -279,90 +210,159 @@
   <si>
     <t xml:space="preserve">فلنج کور فد FAD</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج گلودار فد fad</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج گلودار کلاس 150 فد FAD</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده فلنج استیل فد  FAD</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج استیل ویراژ VIRAJ</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج استیل ویراژ</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج اسلیپون ویراژ</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج کور استیل 316 ویراژ VIRAJ</t>
   </si>
   <si>
-    <t xml:space="preserve">فلنج گلودار استیل 316 کلاس 150  ویراژ VIRAJ</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر فلکه اینکونل کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه فولادی مونل</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر فلکه مونل - اینکونل</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر فلکه مونل کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه مونل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی فولادی داخل مونل</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر کشویی كلاس ١٥٠ تريم مونل</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر مونل</t>
   </si>
   <si>
     <t xml:space="preserve">شیرالات مونل کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">شیرالات مونل</t>
   </si>
   <si>
-    <t xml:space="preserve">گیت ولو فولادی  کلاس 300 اینکونل</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">وارد کننده شیرالات اینکونل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر 316 L استیل OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر استیل OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر سوزنی استیل OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه 2 اینچ استیل OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه 4 اینچ استیل OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه 8 اینچ استیل OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه OMB استنلس استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه استیل API 602 OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه استیل OMB A105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه استیل OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر کشویی 2 اینچ استیل OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر کشویی 316 L استیل OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر کشویی استیل OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر کشویی دنده ای استیل OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر کشویی ساکت استیل OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر کشویی کلاس 800 استیل OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیرالات کشویی کلاس 800 استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیرالات کلاس 800 استیل تهران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش شیرالات کلاس 800 استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش شیر فلکه استیل OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده شیر فلکه استیل کلاس 800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت شیر فلکه استیل OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت شیر کشویی استیل OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش شیر فلکه استیل OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش شیر فلکه استیل 800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر استیل OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر فلکه استنلس استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر فلکه استیل کلاس 800</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">