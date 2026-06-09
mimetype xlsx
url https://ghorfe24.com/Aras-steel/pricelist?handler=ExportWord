--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -56,599 +56,393 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت عمده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت خرده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر دیافراگمی استیل کلمپی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر دیافراگمی صنایع لبنی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">only text</w:t>
-[...479 lines deleted...]
-              <w:t xml:space="preserve">only text</w:t>
+              <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر دیافراگمی مواد غذایی استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">0 تومان</w:t>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر دیافراگمی gemu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -900,441 +694,1065 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">دیافراگمی تفلون ptf</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">وارد کننده شیر دیافراگمی استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر فشار شکن برنجی</w:t>
-[...310 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گوی شستشوی داخل مخزن استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">اتصالات دارویی کلمپی</w:t>
+              <w:t xml:space="preserve">شیر انگل ولو استیل کلمپی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بال ولو  استیل 316</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بال ولو 4 پیچ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بال ولو استیل 304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بال ولو استیل 1000 وگ wog</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بال ولو استیل اروپایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بال ولو استیل نیپون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بال ولو نیپون 204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بال ولو نیپون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش بال ولو استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش بال ولو استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده بال ولو استیل 304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده بال ولو استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده بال ولو نیپون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی استیل 316</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی استیل  304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی استیل فلنجدار 304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی استیل  فلنجدار 316</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی استیل  کلاس 150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی استیل  کلاس 300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی استیل فلنجدار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی استیل نیپون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی چینی استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی نیپون استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش شیر توپی استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش شیر توپی استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش شیر توپی استیل فلنجدار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر توپی استیل 304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر توپی استیل کلاس 300-150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر توپی استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر کلمپی پنوماتیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">انگل ولو تمام استیل کلمپی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر دیافراگمی خنبره</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش شیر دیافراگمی خنبره</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت شیر دیافراگمی خنبره</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیرالات داروسازی gemu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات زانوی صنایع غذایی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1342,1896 +1760,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">چک ولو کلمپی استیل</w:t>
-[...1844 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">اتصالات کلمپی برنجی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3448,76 +2020,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر فشار شکن یورک ایتالیا</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">بال ولو چهار پیچ استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3734,232 +2280,128 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">انگل ولو کلمپی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر 304 صنایع غذایی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">زانو 25 کلمپی استیل</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر 316 صنایع غذایی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">سه راهی  25 کلمپی استیل</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر الوی استیل دیافراگمی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر 25 کلمپی استیل</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر پروانه ای 304 غذایی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4125,232 +2567,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر یکطرفه صنایع غذایی</w:t>
-            </w:r>
-[...180 lines deleted...]
-              <w:t xml:space="preserve">فروشنده کلمپ استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>