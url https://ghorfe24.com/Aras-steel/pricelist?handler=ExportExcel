--- v0 (2025-12-05)
+++ v1 (2026-06-10)
@@ -7,494 +7,320 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="پترو صنعت آرمان 02133986609" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="483" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="103">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر دیافراگمی استیل کلمپی</t>
+    <t xml:space="preserve">شیر دیافراگمی صنایع لبنی</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر دیافراگمی صنایع لبنی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر دیافراگمی مواد غذایی استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر دیافراگمی gemu</t>
   </si>
   <si>
     <t xml:space="preserve">شیر دیافراگمی استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر دیافراگمی استیل 316</t>
   </si>
   <si>
     <t xml:space="preserve">شیر دیافراگمی استیل گمو gemu</t>
   </si>
   <si>
     <t xml:space="preserve">شیر دیافراگمی استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر دیافراگمی صنایع دارویی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر دیافراگمی صنایع شیری</t>
   </si>
   <si>
     <t xml:space="preserve">شیر دیافراگمی گمو</t>
   </si>
   <si>
     <t xml:space="preserve">شیر انگل ولو استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده شیر دیافراگمی استیل</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت شیر دیافراگمی استیل</t>
   </si>
   <si>
-    <t xml:space="preserve">دیافراگمی تفلون ptf</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">وارد کننده شیر دیافراگمی استیل</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر فشار شکن برنجی</t>
-[...34 lines deleted...]
-  <si>
     <t xml:space="preserve">گوی شستشوی داخل مخزن استیل</t>
   </si>
   <si>
-    <t xml:space="preserve">اتصالات دارویی کلمپی</t>
+    <t xml:space="preserve">شیر انگل ولو استیل کلمپی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بال ولو  استیل 316</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بال ولو 4 پیچ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بال ولو استیل 304</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بال ولو استیل 1000 وگ wog</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بال ولو استیل اروپایی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بال ولو استیل نیپون</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بال ولو نیپون 204</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بال ولو نیپون</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش بال ولو استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش بال ولو استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده بال ولو استیل 304</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده بال ولو استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده بال ولو نیپون</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی استیل 316</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی استیل  304</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی استیل فلنجدار 304</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی استیل  فلنجدار 316</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی استیل  کلاس 150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی استیل  کلاس 300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی استیل فلنجدار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی استیل نیپون</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی چینی استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی نیپون استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش شیر توپی استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش شیر توپی استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش شیر توپی استیل فلنجدار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر توپی استیل 304</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر توپی استیل کلاس 300-150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر توپی استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر کلمپی پنوماتیک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">انگل ولو تمام استیل کلمپی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر دیافراگمی خنبره</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش شیر دیافراگمی خنبره</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت شیر دیافراگمی خنبره</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیرالات داروسازی gemu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات زانوی صنایع غذایی</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات کلمپی استیل</t>
   </si>
   <si>
-    <t xml:space="preserve">چک ولو کلمپی استیل</t>
-[...208 lines deleted...]
-  <si>
     <t xml:space="preserve">اتصالات کلمپی برنجی</t>
   </si>
   <si>
     <t xml:space="preserve">زانوی 304 صنایع غذایی</t>
   </si>
   <si>
     <t xml:space="preserve">زانوی صنایع غذایی</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج استیل صنایع شیری</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج استیل صنایع غذایی</t>
   </si>
   <si>
     <t xml:space="preserve">گیج دیافراگمی کلمپی</t>
   </si>
   <si>
     <t xml:space="preserve">گیج کلمپی</t>
   </si>
   <si>
     <t xml:space="preserve">لوله مات صنایع شیری</t>
   </si>
   <si>
     <t xml:space="preserve">مانومتر کلمپی</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی لوله صنایع شیری غذایی</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر فشار شکن یورک ایتالیا</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">بال ولو چهار پیچ استیل</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو سه تیکه استیل</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو صنایع شیری</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو صنایع غذایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر دارویی گمو</t>
   </si>
   <si>
     <t xml:space="preserve">شیر دیافراگمی جمو</t>
   </si>
   <si>
     <t xml:space="preserve">شیر نمونه برداری دارویی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر نمونه برداری کلمپی</t>
   </si>
   <si>
     <t xml:space="preserve">شیرالات دارویی پنوماتیک</t>
   </si>
   <si>
     <t xml:space="preserve">لوله مات و براق صنایع شیری</t>
   </si>
   <si>
-    <t xml:space="preserve">انگل ولو کلمپی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر 304 صنایع غذایی</t>
   </si>
   <si>
-    <t xml:space="preserve">زانو 25 کلمپی استیل</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر 316 صنایع غذایی</t>
   </si>
   <si>
-    <t xml:space="preserve">سه راهی  25 کلمپی استیل</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر الوی استیل دیافراگمی</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر 25 کلمپی استیل</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر پروانه ای 304 غذایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر الوی استیل غذایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای صنایع غذایی 304</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سه تیکه استیل اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سه تیکه استیل چینی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی چهار پیچ استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر یکطرفه دارویی غذایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر یکطرفه دریچه ای ویفری</t>
   </si>
   <si>
     <t xml:space="preserve">شیر یکطرفه صنایع غذایی</t>
-  </si>
-[...16 lines deleted...]
-    <t xml:space="preserve">فروشنده کلمپ استیل</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت بال ولو استیل</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت شیرآلات صنایع غذایی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت شیرآلات صنایع دارویی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت شیرگازی 316 غذایی - دارویی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت شیر دیافراگمی غذایی</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج نافی دار استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج کور استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج استیل فشار قوی</t>
   </si>
@@ -1546,815 +1372,155 @@
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>92</v>
       </c>
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>93</v>
       </c>
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>94</v>
+        <v>16</v>
       </c>
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
-        <v>4</v>
-[...658 lines deleted...]
-      <c r="C161" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>